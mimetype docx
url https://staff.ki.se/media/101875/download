--- v0 (2025-10-08)
+++ v1 (2026-04-16)
@@ -1,42 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B4099A9" w14:textId="3344CBE8" w:rsidR="00346516" w:rsidRDefault="00346516"/>
     <w:p w14:paraId="7356BB75" w14:textId="77777777" w:rsidR="00014460" w:rsidRDefault="00014460" w:rsidP="00470D0B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1172,51 +1177,51 @@
           <w:tcPr>
             <w:tcW w:w="9185" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="34665762" w14:textId="7760D612" w:rsidR="005462F2" w:rsidRDefault="00463C36" w:rsidP="00BA36C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The course is given in parallel with a master’s programme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3452F8F8" w14:textId="2E5D88F8" w:rsidR="005462F2" w:rsidRPr="00665808" w:rsidRDefault="00346516" w:rsidP="00C7167D">
+          <w:p w14:paraId="3452F8F8" w14:textId="2E5D88F8" w:rsidR="005462F2" w:rsidRPr="00665808" w:rsidRDefault="00C76DB3" w:rsidP="00C7167D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="474570405"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F2542">
@@ -1339,300 +1344,189 @@
           <w:tcPr>
             <w:tcW w:w="4592" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="22207EDC" w14:textId="77777777" w:rsidR="00463C36" w:rsidRDefault="00463C36" w:rsidP="00463C36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57838">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Link to course evaluation report (full version)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E03E948" w14:textId="53AF8BC6" w:rsidR="00463C36" w:rsidRDefault="00463C36" w:rsidP="00463C36">
-            <w:pPr>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...93 lines deleted...]
-          </w:p>
+              </w:rPr>
+              <w:id w:val="-1657519006"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7E03E948" w14:textId="524567B4" w:rsidR="00463C36" w:rsidRPr="00FE7479" w:rsidRDefault="00A27621" w:rsidP="00463C36">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00767D4B">
+                  <w:rPr>
+                    <w:rStyle w:val="Platshllartext"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2CF64CDA" w14:textId="77777777" w:rsidR="00463C36" w:rsidRDefault="00463C36" w:rsidP="007258F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57838">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Link to course evaluation report (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>short</w:t>
             </w:r>
             <w:r w:rsidRPr="00A57838">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> version)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="071F321C" w14:textId="0E820494" w:rsidR="00463C36" w:rsidRPr="00C7167D" w:rsidRDefault="00463C36" w:rsidP="007258F2">
-            <w:pPr>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...91 lines deleted...]
-          </w:p>
+              <w:id w:val="-1622378475"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="071F321C" w14:textId="058149AE" w:rsidR="00463C36" w:rsidRPr="00C7167D" w:rsidRDefault="00A27621" w:rsidP="007258F2">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:id w:val="-1276399551"/>
+                    <w:placeholder>
+                      <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidRPr="00767D4B">
+                      <w:rPr>
+                        <w:rStyle w:val="Platshllartext"/>
+                      </w:rPr>
+                      <w:t>Klicka eller tryck här för att ange text.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00B21852">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D2DF55B" w14:textId="6725664D" w:rsidR="00026C53" w:rsidRPr="00DC7BFA" w:rsidRDefault="00DC7BFA" w:rsidP="00026C53">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7BFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -6424,58 +6318,58 @@
       <w:r w:rsidRPr="0087073E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4CE662" w14:textId="08E2B20A" w:rsidR="00137141" w:rsidRDefault="00137141" w:rsidP="00B50D39"/>
     <w:p w14:paraId="7BD4D876" w14:textId="2F8114DD" w:rsidR="0052775F" w:rsidRDefault="0052775F" w:rsidP="00B50D39"/>
     <w:p w14:paraId="060A2EA4" w14:textId="77777777" w:rsidR="0052775F" w:rsidRPr="008D1DCE" w:rsidRDefault="0052775F" w:rsidP="00B50D39"/>
     <w:sectPr w:rsidR="0052775F" w:rsidRPr="008D1DCE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32D4BCA5" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="32205D1D" w14:textId="77777777" w:rsidR="00C76DB3" w:rsidRDefault="00C76DB3" w:rsidP="009D56B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48A49FC0" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="20376ACB" w14:textId="77777777" w:rsidR="00C76DB3" w:rsidRDefault="00C76DB3" w:rsidP="009D56B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6585,96 +6479,96 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00665808" w:rsidRPr="00665808">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="000B4CC3">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00665808" w:rsidRPr="00665808">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3CB99CE3" w14:textId="73DAD6AA" w:rsidR="00831ACE" w:rsidRDefault="003D4023">
+  <w:p w14:paraId="3CB99CE3" w14:textId="3D9FE8CF" w:rsidR="00831ACE" w:rsidRDefault="003D4023">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D4023">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">AG </w:t>
     </w:r>
-    <w:r w:rsidR="002A038C">
+    <w:r w:rsidR="00FE7479">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>2025-05-20</w:t>
+      <w:t>2026-04-16</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="48F88DAD" w14:textId="77777777" w:rsidR="00B67556" w:rsidRPr="003D4023" w:rsidRDefault="00B67556">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52C77E4E" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="3A9DA23F" w14:textId="77777777" w:rsidR="00C76DB3" w:rsidRDefault="00C76DB3" w:rsidP="009D56B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="633DDC32" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="037F5D8F" w14:textId="77777777" w:rsidR="00C76DB3" w:rsidRDefault="00C76DB3" w:rsidP="009D56B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="22A15003" w14:textId="5E668ED8" w:rsidR="0016140A" w:rsidRPr="00532F19" w:rsidRDefault="0016140A">
       <w:pPr>
         <w:pStyle w:val="Fotnotstext"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Fotnotsreferens"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00532F19">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7462,87 +7356,88 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1190023177">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="10112499">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1828670159">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9czn38Qe1N7HMpZnK+sAmj1mPMy9/YQMy3aR6+0neuwhT/1CBlN7pFfaaWKeCKz9IP82Umwng1SCVL4Mun7AIQ==" w:salt="ro1JMxzAzzpVM1cZTgvOZw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="96257"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D56B4"/>
     <w:rsid w:val="00000779"/>
     <w:rsid w:val="00002440"/>
     <w:rsid w:val="00010ECA"/>
     <w:rsid w:val="00014460"/>
     <w:rsid w:val="00026C53"/>
     <w:rsid w:val="00031C01"/>
     <w:rsid w:val="00055068"/>
     <w:rsid w:val="00057930"/>
     <w:rsid w:val="0007298C"/>
     <w:rsid w:val="0008314F"/>
     <w:rsid w:val="00084E33"/>
     <w:rsid w:val="00086C1D"/>
+    <w:rsid w:val="000974C0"/>
     <w:rsid w:val="000B4CC3"/>
     <w:rsid w:val="000C04EA"/>
     <w:rsid w:val="000D61CC"/>
     <w:rsid w:val="000E21BD"/>
     <w:rsid w:val="000F10BF"/>
     <w:rsid w:val="000F2950"/>
     <w:rsid w:val="00100C41"/>
     <w:rsid w:val="001117B5"/>
     <w:rsid w:val="00121457"/>
     <w:rsid w:val="00123B3A"/>
     <w:rsid w:val="00137141"/>
     <w:rsid w:val="001503F2"/>
     <w:rsid w:val="0015332F"/>
     <w:rsid w:val="00155AC5"/>
     <w:rsid w:val="0016140A"/>
     <w:rsid w:val="00161FD2"/>
     <w:rsid w:val="001639B4"/>
     <w:rsid w:val="00171153"/>
     <w:rsid w:val="00183A1F"/>
     <w:rsid w:val="00184152"/>
     <w:rsid w:val="0018483E"/>
     <w:rsid w:val="0019239E"/>
     <w:rsid w:val="001947C8"/>
     <w:rsid w:val="001966E5"/>
     <w:rsid w:val="001A5C54"/>
@@ -7615,50 +7510,51 @@
     <w:rsid w:val="004F6C24"/>
     <w:rsid w:val="0051190F"/>
     <w:rsid w:val="00513F26"/>
     <w:rsid w:val="00526EFE"/>
     <w:rsid w:val="0052775F"/>
     <w:rsid w:val="00532F19"/>
     <w:rsid w:val="005462F2"/>
     <w:rsid w:val="005466A2"/>
     <w:rsid w:val="00560451"/>
     <w:rsid w:val="00565400"/>
     <w:rsid w:val="00567E4A"/>
     <w:rsid w:val="00573044"/>
     <w:rsid w:val="00590EEE"/>
     <w:rsid w:val="005A1F45"/>
     <w:rsid w:val="005B5FC1"/>
     <w:rsid w:val="006129E1"/>
     <w:rsid w:val="00621689"/>
     <w:rsid w:val="00641B24"/>
     <w:rsid w:val="00665808"/>
     <w:rsid w:val="00670A73"/>
     <w:rsid w:val="00687D2B"/>
     <w:rsid w:val="0069009F"/>
     <w:rsid w:val="0069239A"/>
     <w:rsid w:val="00694DA5"/>
     <w:rsid w:val="006D5AE0"/>
+    <w:rsid w:val="006F157F"/>
     <w:rsid w:val="00702617"/>
     <w:rsid w:val="007032BF"/>
     <w:rsid w:val="007072ED"/>
     <w:rsid w:val="00712121"/>
     <w:rsid w:val="00723D45"/>
     <w:rsid w:val="007258F2"/>
     <w:rsid w:val="00730E2E"/>
     <w:rsid w:val="00734E5C"/>
     <w:rsid w:val="00742963"/>
     <w:rsid w:val="00744850"/>
     <w:rsid w:val="00747907"/>
     <w:rsid w:val="00797B96"/>
     <w:rsid w:val="007A3E14"/>
     <w:rsid w:val="007A6A19"/>
     <w:rsid w:val="007D0216"/>
     <w:rsid w:val="007D3958"/>
     <w:rsid w:val="007E519D"/>
     <w:rsid w:val="007F0695"/>
     <w:rsid w:val="007F64A1"/>
     <w:rsid w:val="00800CFE"/>
     <w:rsid w:val="00803519"/>
     <w:rsid w:val="00831ACE"/>
     <w:rsid w:val="00844FBC"/>
     <w:rsid w:val="00852745"/>
     <w:rsid w:val="00860ACB"/>
@@ -7668,166 +7564,172 @@
     <w:rsid w:val="00876D85"/>
     <w:rsid w:val="008827F2"/>
     <w:rsid w:val="00893ED0"/>
     <w:rsid w:val="008958A1"/>
     <w:rsid w:val="008B1CBC"/>
     <w:rsid w:val="008D1DCE"/>
     <w:rsid w:val="008F4383"/>
     <w:rsid w:val="008F7C14"/>
     <w:rsid w:val="00955502"/>
     <w:rsid w:val="00963B40"/>
     <w:rsid w:val="00966146"/>
     <w:rsid w:val="00970A85"/>
     <w:rsid w:val="009A1AC1"/>
     <w:rsid w:val="009A4DB5"/>
     <w:rsid w:val="009A5239"/>
     <w:rsid w:val="009A61C4"/>
     <w:rsid w:val="009B393A"/>
     <w:rsid w:val="009C5353"/>
     <w:rsid w:val="009C68F8"/>
     <w:rsid w:val="009D2C21"/>
     <w:rsid w:val="009D56B4"/>
     <w:rsid w:val="009E2A74"/>
     <w:rsid w:val="009E3BD4"/>
     <w:rsid w:val="009F2542"/>
     <w:rsid w:val="00A10FCA"/>
+    <w:rsid w:val="00A27621"/>
     <w:rsid w:val="00A51A21"/>
     <w:rsid w:val="00A6643D"/>
     <w:rsid w:val="00A6766A"/>
     <w:rsid w:val="00A72ACC"/>
     <w:rsid w:val="00A732B8"/>
     <w:rsid w:val="00A81BD4"/>
     <w:rsid w:val="00A822B2"/>
     <w:rsid w:val="00A85242"/>
     <w:rsid w:val="00A914CD"/>
     <w:rsid w:val="00A94BB7"/>
     <w:rsid w:val="00AA11F9"/>
     <w:rsid w:val="00AA6F12"/>
     <w:rsid w:val="00AB05C6"/>
     <w:rsid w:val="00AC6F51"/>
     <w:rsid w:val="00AD2AD6"/>
     <w:rsid w:val="00AF7C47"/>
     <w:rsid w:val="00B06890"/>
     <w:rsid w:val="00B20259"/>
+    <w:rsid w:val="00B21852"/>
     <w:rsid w:val="00B21F19"/>
     <w:rsid w:val="00B4762F"/>
     <w:rsid w:val="00B50D39"/>
     <w:rsid w:val="00B62D0B"/>
     <w:rsid w:val="00B644C3"/>
     <w:rsid w:val="00B67556"/>
+    <w:rsid w:val="00B70F81"/>
     <w:rsid w:val="00B71245"/>
     <w:rsid w:val="00B8131E"/>
     <w:rsid w:val="00B8498D"/>
     <w:rsid w:val="00B9150B"/>
     <w:rsid w:val="00B94580"/>
     <w:rsid w:val="00BA36C9"/>
     <w:rsid w:val="00BF1525"/>
     <w:rsid w:val="00BF5F58"/>
     <w:rsid w:val="00BF7D15"/>
     <w:rsid w:val="00C04BDC"/>
     <w:rsid w:val="00C25EEE"/>
     <w:rsid w:val="00C45218"/>
     <w:rsid w:val="00C47CFF"/>
     <w:rsid w:val="00C51D51"/>
     <w:rsid w:val="00C7167D"/>
+    <w:rsid w:val="00C76DB3"/>
     <w:rsid w:val="00C924E9"/>
     <w:rsid w:val="00C94B6B"/>
     <w:rsid w:val="00CA6D64"/>
     <w:rsid w:val="00CB3AB8"/>
     <w:rsid w:val="00CC20E4"/>
     <w:rsid w:val="00CD2866"/>
     <w:rsid w:val="00CE2EBE"/>
     <w:rsid w:val="00CE7385"/>
     <w:rsid w:val="00CF2B3A"/>
     <w:rsid w:val="00CF7546"/>
     <w:rsid w:val="00D10F8B"/>
     <w:rsid w:val="00D219BE"/>
     <w:rsid w:val="00D262FE"/>
     <w:rsid w:val="00D3613B"/>
     <w:rsid w:val="00D50F6D"/>
     <w:rsid w:val="00D54A24"/>
     <w:rsid w:val="00D62EF3"/>
     <w:rsid w:val="00DA06CF"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC6CF0"/>
     <w:rsid w:val="00DC7BFA"/>
     <w:rsid w:val="00DD189D"/>
     <w:rsid w:val="00DD3FE6"/>
     <w:rsid w:val="00DF0711"/>
     <w:rsid w:val="00E057B4"/>
     <w:rsid w:val="00E064E9"/>
     <w:rsid w:val="00E1494C"/>
     <w:rsid w:val="00E3255B"/>
     <w:rsid w:val="00E401F9"/>
     <w:rsid w:val="00E43944"/>
     <w:rsid w:val="00E4658D"/>
     <w:rsid w:val="00E510A2"/>
     <w:rsid w:val="00E94EA7"/>
     <w:rsid w:val="00E97E33"/>
+    <w:rsid w:val="00EA497F"/>
     <w:rsid w:val="00EA69E7"/>
     <w:rsid w:val="00EA765D"/>
     <w:rsid w:val="00EC08CB"/>
     <w:rsid w:val="00EC6B14"/>
     <w:rsid w:val="00ED102B"/>
     <w:rsid w:val="00EE534C"/>
     <w:rsid w:val="00EF1DC9"/>
     <w:rsid w:val="00EF3E62"/>
     <w:rsid w:val="00F0554E"/>
     <w:rsid w:val="00F35A57"/>
     <w:rsid w:val="00F37A9A"/>
     <w:rsid w:val="00F40BCF"/>
     <w:rsid w:val="00F42584"/>
     <w:rsid w:val="00F562FB"/>
     <w:rsid w:val="00F6143A"/>
     <w:rsid w:val="00F71EED"/>
     <w:rsid w:val="00F772D1"/>
     <w:rsid w:val="00F914AE"/>
     <w:rsid w:val="00FC4A2C"/>
     <w:rsid w:val="00FE38F6"/>
     <w:rsid w:val="00FE4A6D"/>
     <w:rsid w:val="00FE531E"/>
+    <w:rsid w:val="00FE7479"/>
     <w:rsid w:val="00FF6CBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="96257"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="72C0EED0"/>
   <w15:docId w15:val="{C28884FB-C0A8-49DE-A580-6700541C9FF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -8683,55 +8585,666 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085880136">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31335DB1-DE32-4200-9B14-A89F0BFBE488}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00726805" w:rsidRDefault="007B1733">
+          <w:r w:rsidRPr="00767D4B">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Klicka eller tryck här för att ange text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="007B1733"/>
+    <w:rsid w:val="0049356F"/>
+    <w:rsid w:val="006F157F"/>
+    <w:rsid w:val="00726805"/>
+    <w:rsid w:val="007B1733"/>
+    <w:rsid w:val="00EA497F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1733"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8996,73 +9509,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FCAD65F-226A-4730-BACC-DF26C4D7134F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>437</Words>
-  <Characters>2319</Characters>
+  <Words>445</Words>
+  <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet, LIME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2751</CharactersWithSpaces>
+  <CharactersWithSpaces>2802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Linda Sturesson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>