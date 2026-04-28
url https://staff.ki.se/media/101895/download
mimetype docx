--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35D9B0DA" w14:textId="77777777" w:rsidR="005B62D5" w:rsidRDefault="00466B6E" w:rsidP="00466B6E">
+    <w:p w14:paraId="35D9B0DA" w14:textId="77777777" w:rsidR="00450523" w:rsidRDefault="00466B6E" w:rsidP="00466B6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1532"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B6258DC" w14:textId="55BE069A" w:rsidR="00466B6E" w:rsidRPr="007F5DC0" w:rsidRDefault="00466B6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5DC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -615,59 +620,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text2"/>
             <w:r w:rsidRPr="0087073E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="004F557C">
+            <w:r w:rsidRPr="0087073E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004F557C">
+            <w:r w:rsidRPr="0087073E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0087073E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="0087073E" w:rsidRPr="0087073E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -1382,317 +1387,162 @@
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2A770922" w14:textId="77777777" w:rsidR="001F5E6A" w:rsidRDefault="001F5E6A" w:rsidP="0087073E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57838">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Link to course evaluation report (full version)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="426465EC" w14:textId="33A61A32" w:rsidR="001F5E6A" w:rsidRPr="0087073E" w:rsidRDefault="001F5E6A" w:rsidP="0087073E">
+          <w:p w14:paraId="426465EC" w14:textId="7B53C7AD" w:rsidR="001F5E6A" w:rsidRPr="0087073E" w:rsidRDefault="001F5E6A" w:rsidP="0087073E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0087073E">
-[...90 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-2104938349"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0090243C" w:rsidRPr="00B91544">
+                  <w:rPr>
+                    <w:rStyle w:val="Platshllartext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336176" w:rsidRPr="0082125A" w14:paraId="69B17D38" w14:textId="77777777" w:rsidTr="00323335">
+      <w:tr w:rsidR="00336176" w:rsidRPr="0090243C" w14:paraId="69B17D38" w14:textId="77777777" w:rsidTr="00323335">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="6" w:type="dxa"/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3FDBAE10" w14:textId="77777777" w:rsidR="00336176" w:rsidRPr="00CB6F29" w:rsidRDefault="00336176" w:rsidP="00336176">
+          <w:p w14:paraId="3FDBAE10" w14:textId="4CFF74C1" w:rsidR="00336176" w:rsidRPr="0090243C" w:rsidRDefault="00336176" w:rsidP="00336176">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A57838">
+            <w:r w:rsidRPr="0090243C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r>
+              </w:rPr>
+              <w:t>Link to course evaluation report (short version)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090243C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00A57838">
-[...90 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-182596788"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0090243C" w:rsidRPr="00B91544">
+                  <w:rPr>
+                    <w:rStyle w:val="Platshllartext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>Klicka eller tryck här för att ange text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="591DAC47" w14:textId="0C6F6C05" w:rsidR="009D56B4" w:rsidRPr="002C7D68" w:rsidRDefault="00D4085E" w:rsidP="009D56B4">
       <w:pPr>
         <w:pStyle w:val="Rubrik4"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EA5B12" w:rsidRPr="002C7D68">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ny implemented changes since the previous course occasion</w:t>
@@ -2661,70 +2511,70 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0087073E" w:rsidRPr="0087073E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00137141" w:rsidRPr="0051317A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11E39280" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="60CF790C" w14:textId="77777777" w:rsidR="00394E99" w:rsidRDefault="00394E99" w:rsidP="009D56B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F4E145A" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="14C9A83C" w14:textId="77777777" w:rsidR="00394E99" w:rsidRDefault="00394E99" w:rsidP="009D56B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2741,51 +2591,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50B7B19A" w14:textId="77777777" w:rsidR="00285470" w:rsidRPr="002C7D68" w:rsidRDefault="00285470">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C7D68">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C7D68">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
@@ -2857,109 +2707,102 @@
     <w:r w:rsidR="00975E7F">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C7D68">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="002C7D68" w:rsidRPr="002C7D68">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32254A85" w14:textId="15FC9C6C" w:rsidR="003056D9" w:rsidRPr="003D4023" w:rsidRDefault="003D4023">
+  <w:p w14:paraId="32254A85" w14:textId="4F94546E" w:rsidR="003056D9" w:rsidRPr="003D4023" w:rsidRDefault="003D4023">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D4023">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">AG </w:t>
     </w:r>
-    <w:r w:rsidR="00A610FC">
+    <w:r w:rsidR="000E4CA2">
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>2021-</w:t>
-[...6 lines deleted...]
-      <w:t>10-25</w:t>
+      <w:t>2026-04-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3308A0E4" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="18F6A6F8" w14:textId="77777777" w:rsidR="00394E99" w:rsidRDefault="00394E99" w:rsidP="009D56B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4542AB18" w14:textId="77777777" w:rsidR="00CA6D64" w:rsidRDefault="00CA6D64" w:rsidP="009D56B4">
+    <w:p w14:paraId="6F752F83" w14:textId="77777777" w:rsidR="00394E99" w:rsidRDefault="00394E99" w:rsidP="009D56B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:bookmarkStart w:id="2" w:name="stc3_oa_Logo_sv_0002"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="120C857F" w14:textId="77777777" w:rsidR="009D56B4" w:rsidRDefault="009D56B4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
+    <w:bookmarkStart w:id="2" w:name="stc3_oa_Logo_sv_0002"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="sv-SE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B19341B" wp14:editId="009660B6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2200275</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-68580</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4095750" cy="755015"/>
               <wp:effectExtent l="0" t="0" r="0" b="6985"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
@@ -3147,51 +2990,51 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7B19341B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:173.25pt;margin-top:-5.4pt;width:322.5pt;height:59.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlTfLIhgIAAIoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukCZQoG5SCqCoh&#10;QIWKs+O1yaq2x7Wd7Ka/vjPezaOUC1Uvu+OZb96P2UVrDduoEGtwJR+eDDhTTkJVu+eSf3+8/vCJ&#10;s5iEq4QBp0q+VZFfzN+/mzV+qkawAlOpwNCIi9PGl3yVkp8WRZQrZUU8Aa8cCjUEKxI+w3NRBdGg&#10;dWuK0WBwWjQQKh9AqhiRe9UJ+Tzb11rJdKd1VImZkmNsKX9D/i7pW8xnYvochF/Vsg9D/EMUVtQO&#10;ne5NXYkk2DrUf5mytQwQQacTCbYArWupcg6YzXDwIpuHlfAq54LFiX5fpvj/zMrbzX1gdYW948wJ&#10;iy16VG1in6FlQ6pO4+MUQQ8eYalFNiF7fkQmJd3qYOmP6TCUY523+9qSMYnM8eB8cjZBkUTZ2WQy&#10;GE7ITHHQ9iGmLwosI6LkAXuXSyo2NzF10B2EnEUwdXVdG5MfNC/q0gS2Edhpk3KMaPwPlHGsKfnp&#10;RwyDlByQemfZOOKoPDG9O8q8yzBTaWsUYYz7pjRWLCf6im8hpXJ7/xlNKI2u3qLY4w9RvUW5ywM1&#10;smdwaa9sawchZ59X7FCy6seuZLrDY2+O8iYytcu27/wSqi0ORIBuoaKX1zV27UbEdC8CbhA2Gq9C&#10;usOPNoBVh57ibAXh12t8wuNgo5SzBjey5PHnWgTFmfnqcOTPh+MxrXB+jCdnI3yEY8nyWOLW9hJw&#10;FHCsMbpMEj6ZHakD2Cc8HgvyiiLhJPouedqRl6m7E3h8pFosMgiX1ot04x68JNNUXprJx/ZJBN8P&#10;bsKRv4Xd7orpi/ntsKTpYLFOoOs83FTgrqp94XHh83r0x4kuyvE7ow4ndP4bAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDjSfXM4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtL&#10;2dhK0wkhYBK3rQPELWtMW9E4VZO15e0xJzja/vT7+7PNZFsxYO8bRwrieQQCqXSmoUrBoXiarUD4&#10;oMno1hEq+EYPm/z8LNOpcSPtcNiHSnAI+VQrqEPoUil9WaPVfu46JL59ut7qwGNfSdPrkcNtK6+j&#10;aCmtbog/1LrDhxrLr/3JKvi4qt5f/PT8OiaLpHvcDsXtmymUuryY7u9ABJzCHwy/+qwOOTsd3YmM&#10;F62C5Ga5YFTBLI64AxPrdcybI6PRKgaZZ/J/h/wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA5U3yyIYCAACKBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA40n1zOEAAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:173.25pt;margin-top:-5.4pt;width:322.5pt;height:59.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCupKjAdAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5ukCZSIDUpBVJUQ&#10;oELF2fHaiVWvx7Un2U1/fcfezaOUC1Uvu7bnm9c3j4vLtrZso0I04Eo+PBlwppyEyrhlyb8/3Xz4&#10;xFlE4SphwamSb1Xkl7P37y4aP1UjWIGtVGBkxMVp40u+QvTToohypWoRT8ArR0INoRZI17AsqiAa&#10;sl7bYjQYnBYNhMoHkCpGer3uhHyW7WutJN5rHRUyW3KKDfM35O8ifYvZhZgug/ArI/swxD9EUQvj&#10;yOne1LVAwdbB/GWqNjJABI0nEuoCtDZS5Rwom+HgRTaPK+FVzoXIiX5PU/x/ZuXd5tE/BIbtZ2ip&#10;gImQxsdppMeUT6tDnf4UKSM5Ubjd06ZaZJIex4PzydmERJJkZ5PJYDhJZoqDtg8RvyioWTqUPFBZ&#10;Mlticxuxg+4gyVkEa6obY22+pFZQVzawjaAiWswxkvE/UNaxpuSnHymMpOQgqXeWrUsvKjdD7+6Q&#10;YT7h1qqEse6b0sxUOdFXfAspldv7z+iE0uTqLYo9/hDVW5S7PEgjewaHe+XaOAg5+zw9B8qqHzvK&#10;dIen2hzlnY7YLtq+8guottQQAbpZiV7eGKrarYj4IAINBxWaBh7v6aMtEOvQnzhbQfj12nvCU8+S&#10;lLOGhq3k8edaBMWZ/eqom8+H43GaznwZT85GdAnHksWxxK3rK6BWGNJq8TIfEx7t7qgD1M+0F+bJ&#10;K4mEk+S75Lg7XmG3AmivSDWfZxDNoxd46x69TKYTvaknn9pnEXzfuEgtfwe7sRTTF/3bYZOmg/ka&#10;QZvc3IngjtWeeJrlPB793knL4vieUYftOPsNAAD//wMAUEsDBBQABgAIAAAAIQDjSfXM4QAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEtL2dhK0wkhYBK3rQPELWtMW9E4&#10;VZO15e0xJzja/vT7+7PNZFsxYO8bRwrieQQCqXSmoUrBoXiarUD4oMno1hEq+EYPm/z8LNOpcSPt&#10;cNiHSnAI+VQrqEPoUil9WaPVfu46JL59ut7qwGNfSdPrkcNtK6+jaCmtbog/1LrDhxrLr/3JKvi4&#10;qt5f/PT8OiaLpHvcDsXtmymUuryY7u9ABJzCHwy/+qwOOTsd3YmMF62C5Ga5YFTBLI64AxPrdcyb&#10;I6PRKgaZZ/J/h/wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArqSowHQCAABlBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA40n1zOEAAAALAQAA&#10;DwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="115CEB0C" w14:textId="4DAD8E7A" w:rsidR="006F0AA9" w:rsidRPr="007305B1" w:rsidRDefault="00466B6E">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:iCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007305B1">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:iCs/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                         <w:lang w:val="en-US"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Course </w:t>
@@ -3362,51 +3205,51 @@
                     <a:ext cx="1838325" cy="752475"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F2A50C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69F0B50C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3702,218 +3545,226 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1903566330">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1634209589">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1576894191">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q5VHo7PMn8PBdoYOb2Zvt8fksAFtFSmmMImh4P57CIQzTHCsfHG12r44xA/Hc/yfRwvnmTeIELo64j4rXYo75w==" w:salt="baX7/vjKR3Ou6Mqe+yGOng=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BR+f6SxAWGb+tlmiSIhJYP0KlXmIOAepAy7sSuK4X7Hx2f92OrGIw1yJNgxeZwj+uRfIfeIkBV6uROXTwk5R/Q==" w:salt="uh0C4JJbRXEu055kj42bFA=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D56B4"/>
     <w:rsid w:val="00000E53"/>
     <w:rsid w:val="00002440"/>
     <w:rsid w:val="00031C01"/>
     <w:rsid w:val="0007298C"/>
     <w:rsid w:val="00084E33"/>
     <w:rsid w:val="00086C1D"/>
     <w:rsid w:val="000D61CC"/>
+    <w:rsid w:val="000E4CA2"/>
     <w:rsid w:val="000F2950"/>
     <w:rsid w:val="000F79A6"/>
     <w:rsid w:val="00100C41"/>
     <w:rsid w:val="001117B5"/>
     <w:rsid w:val="00121457"/>
     <w:rsid w:val="00137141"/>
     <w:rsid w:val="001503F2"/>
     <w:rsid w:val="0015332F"/>
     <w:rsid w:val="00155AC5"/>
     <w:rsid w:val="00171153"/>
     <w:rsid w:val="00183A1F"/>
     <w:rsid w:val="00184152"/>
     <w:rsid w:val="0018483E"/>
     <w:rsid w:val="0019239E"/>
     <w:rsid w:val="001947C8"/>
     <w:rsid w:val="001A5C54"/>
     <w:rsid w:val="001C58BD"/>
     <w:rsid w:val="001D31DD"/>
     <w:rsid w:val="001E012F"/>
     <w:rsid w:val="001F5E6A"/>
     <w:rsid w:val="0022423F"/>
     <w:rsid w:val="00250675"/>
     <w:rsid w:val="00251A8F"/>
     <w:rsid w:val="002705DA"/>
     <w:rsid w:val="0027127B"/>
     <w:rsid w:val="002813C1"/>
     <w:rsid w:val="002833B7"/>
     <w:rsid w:val="00284934"/>
     <w:rsid w:val="00285470"/>
     <w:rsid w:val="0028717C"/>
     <w:rsid w:val="00287561"/>
     <w:rsid w:val="002A5670"/>
     <w:rsid w:val="002B39DE"/>
     <w:rsid w:val="002B4A53"/>
     <w:rsid w:val="002C12B1"/>
     <w:rsid w:val="002C7D68"/>
     <w:rsid w:val="002D143A"/>
     <w:rsid w:val="002E080B"/>
     <w:rsid w:val="003025D0"/>
     <w:rsid w:val="003054ED"/>
     <w:rsid w:val="003056D9"/>
     <w:rsid w:val="00325123"/>
     <w:rsid w:val="00326A68"/>
     <w:rsid w:val="00326B40"/>
     <w:rsid w:val="00336176"/>
     <w:rsid w:val="0035299E"/>
     <w:rsid w:val="00356C3A"/>
     <w:rsid w:val="00381261"/>
     <w:rsid w:val="003857CF"/>
     <w:rsid w:val="00387202"/>
+    <w:rsid w:val="00394E99"/>
     <w:rsid w:val="003A3E3A"/>
     <w:rsid w:val="003A4F46"/>
     <w:rsid w:val="003A5643"/>
     <w:rsid w:val="003A7EA4"/>
     <w:rsid w:val="003C6E42"/>
     <w:rsid w:val="003D4023"/>
     <w:rsid w:val="003E3419"/>
     <w:rsid w:val="003E3E4D"/>
     <w:rsid w:val="003E7054"/>
     <w:rsid w:val="004361AD"/>
     <w:rsid w:val="00436F30"/>
     <w:rsid w:val="00441017"/>
     <w:rsid w:val="004417FB"/>
     <w:rsid w:val="00444AFC"/>
+    <w:rsid w:val="00450523"/>
     <w:rsid w:val="004543CD"/>
     <w:rsid w:val="00466B6E"/>
     <w:rsid w:val="00477D66"/>
     <w:rsid w:val="004A23A0"/>
     <w:rsid w:val="004C7DE6"/>
+    <w:rsid w:val="004F2A15"/>
     <w:rsid w:val="004F3FB0"/>
     <w:rsid w:val="004F557C"/>
     <w:rsid w:val="00502F25"/>
+    <w:rsid w:val="005039BA"/>
     <w:rsid w:val="0051190F"/>
     <w:rsid w:val="0051317A"/>
     <w:rsid w:val="00526EFE"/>
+    <w:rsid w:val="00533ED3"/>
     <w:rsid w:val="005466A2"/>
     <w:rsid w:val="00565400"/>
     <w:rsid w:val="00590EEE"/>
     <w:rsid w:val="005950DD"/>
     <w:rsid w:val="005A1F45"/>
     <w:rsid w:val="005A4214"/>
     <w:rsid w:val="005A7654"/>
     <w:rsid w:val="005B5FC1"/>
     <w:rsid w:val="005E5CF5"/>
     <w:rsid w:val="00625CC4"/>
     <w:rsid w:val="0066300D"/>
     <w:rsid w:val="00687D2B"/>
     <w:rsid w:val="0069239A"/>
     <w:rsid w:val="006A380B"/>
     <w:rsid w:val="006B30D7"/>
     <w:rsid w:val="006E27B6"/>
     <w:rsid w:val="006F0AA9"/>
     <w:rsid w:val="006F17B7"/>
     <w:rsid w:val="00702617"/>
     <w:rsid w:val="007032BF"/>
     <w:rsid w:val="007072ED"/>
     <w:rsid w:val="00712C42"/>
     <w:rsid w:val="00715894"/>
     <w:rsid w:val="007227EC"/>
     <w:rsid w:val="00723D45"/>
     <w:rsid w:val="007305B1"/>
     <w:rsid w:val="00734E5C"/>
     <w:rsid w:val="00737B01"/>
     <w:rsid w:val="00747907"/>
     <w:rsid w:val="00762A20"/>
+    <w:rsid w:val="00766486"/>
     <w:rsid w:val="0076697C"/>
     <w:rsid w:val="00771C59"/>
     <w:rsid w:val="00773F91"/>
     <w:rsid w:val="007A6A19"/>
     <w:rsid w:val="007D0216"/>
     <w:rsid w:val="007F0695"/>
     <w:rsid w:val="007F5DC0"/>
     <w:rsid w:val="00800CFE"/>
     <w:rsid w:val="0082125A"/>
     <w:rsid w:val="00852745"/>
     <w:rsid w:val="0087073E"/>
     <w:rsid w:val="00876D85"/>
     <w:rsid w:val="00893ED0"/>
     <w:rsid w:val="008958A1"/>
     <w:rsid w:val="008E72B0"/>
+    <w:rsid w:val="0090243C"/>
     <w:rsid w:val="0093014F"/>
     <w:rsid w:val="00965793"/>
     <w:rsid w:val="00966146"/>
     <w:rsid w:val="00970A85"/>
     <w:rsid w:val="00975E7F"/>
     <w:rsid w:val="009A4DB5"/>
     <w:rsid w:val="009A5239"/>
     <w:rsid w:val="009A61C4"/>
     <w:rsid w:val="009C448E"/>
     <w:rsid w:val="009C68F8"/>
     <w:rsid w:val="009D2C21"/>
     <w:rsid w:val="009D44EE"/>
     <w:rsid w:val="009D56B4"/>
     <w:rsid w:val="009E3104"/>
     <w:rsid w:val="009E3BD4"/>
     <w:rsid w:val="00A00BB3"/>
     <w:rsid w:val="00A35F73"/>
     <w:rsid w:val="00A4294D"/>
     <w:rsid w:val="00A57838"/>
     <w:rsid w:val="00A610FC"/>
     <w:rsid w:val="00A6643D"/>
     <w:rsid w:val="00A732B8"/>
     <w:rsid w:val="00A85242"/>
     <w:rsid w:val="00A914CD"/>
     <w:rsid w:val="00AD2AD6"/>
@@ -3967,64 +3818,64 @@
     <w:rsid w:val="00F50CC7"/>
     <w:rsid w:val="00F562FB"/>
     <w:rsid w:val="00F6143A"/>
     <w:rsid w:val="00F71EED"/>
     <w:rsid w:val="00F914AE"/>
     <w:rsid w:val="00FE38F6"/>
     <w:rsid w:val="00FE531E"/>
     <w:rsid w:val="00FE7F78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="350AC3D5"/>
   <w15:docId w15:val="{FDA253AE-6BF9-47BA-9993-81C91A79CAB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4644,63 +4495,666 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D0216"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allmänt"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2210E11D-0991-4179-87EA-4F3FD65E95AE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B33C0B" w:rsidRDefault="003535F0">
+          <w:r w:rsidRPr="00B91544">
+            <w:rPr>
+              <w:rStyle w:val="Platshllartext"/>
+            </w:rPr>
+            <w:t>Klicka eller tryck här för att ange text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:formatting="0"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003535F0"/>
+    <w:rsid w:val="003535F0"/>
+    <w:rsid w:val="004D0B37"/>
+    <w:rsid w:val="005039BA"/>
+    <w:rsid w:val="00766486"/>
+    <w:rsid w:val="00B33C0B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="sv-SE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platshllartext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003535F0"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4965,73 +5419,73 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{124D9251-A71C-41FA-9214-56C0B4E4D28E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>262</Words>
-  <Characters>1392</Characters>
+  <Words>270</Words>
+  <Characters>1432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet, LIME</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1651</CharactersWithSpaces>
+  <CharactersWithSpaces>1699</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Linda Sturesson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>