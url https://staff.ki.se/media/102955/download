--- v2 (2026-03-13)
+++ v3 (2026-04-23)
@@ -216,51 +216,51 @@
         </a:solidFill>
         <a:latin typeface="Times"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="446" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="222" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="2081" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="4" pos="3441" userDrawn="1">
+        <p15:guide id="4" pos="3515" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="5" orient="horz" pos="3105" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="6" pos="5536" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="7" orient="horz" pos="1411" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
@@ -300,82 +300,82 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="34555" autoAdjust="0"/>
     <p:restoredTop sz="77110" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="55" d="100"/>
-          <a:sy n="55" d="100"/>
+          <a:sx n="66" d="100"/>
+          <a:sy n="66" d="100"/>
         </p:scale>
-        <p:origin x="896" y="264"/>
+        <p:origin x="576" y="36"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="446"/>
         <p:guide pos="222"/>
         <p:guide orient="horz" pos="2081"/>
-        <p:guide pos="3441"/>
+        <p:guide pos="3515"/>
         <p:guide orient="horz" pos="3105"/>
         <p:guide pos="5536"/>
         <p:guide orient="horz" pos="1411"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
-      <p:origin x="0" y="-184"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="90" d="100"/>
         <a:sy n="90" d="100"/>
       </p:scale>
       <p:origin x="0" y="-5552"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="116" d="100"/>
           <a:sy n="116" d="100"/>
         </p:scale>
         <p:origin x="5052" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
@@ -1459,51 +1459,51 @@
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="sv-SE"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-F9BD-4D0F-8763-7E436213BD2B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="5.5208333333333255E-2"/>
+                  <c:x val="5.3124999999999999E-2"/>
                   <c:y val="-6.2498769685039373E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                   <a:spAutoFit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
@@ -1518,85 +1518,123 @@
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="0.21771866797900263"/>
                       <c:h val="0.11924999999999998"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000B-F9BD-4D0F-8763-7E436213BD2B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.4583333333333257E-2"/>
                   <c:y val="3.4791092519685041E-2"/>
                 </c:manualLayout>
               </c:layout>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                    <a:spAutoFit/>
+                  </a:bodyPr>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:pPr>
+                      <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
+                    </a:pPr>
+                    <a:r>
+                      <a:rPr lang="en-US" dirty="0"/>
+                      <a:t>Swedish</a:t>
+                    </a:r>
+                    <a:r>
+                      <a:rPr lang="en-US" baseline="0" dirty="0"/>
+                      <a:t> </a:t>
+                    </a:r>
+                    <a:br>
+                      <a:rPr lang="en-US" baseline="0" dirty="0"/>
+                    </a:br>
+                    <a:r>
+                      <a:rPr lang="en-US" baseline="0" dirty="0"/>
+                      <a:t>companies 2 %</a:t>
+                    </a:r>
+                    <a:endParaRPr lang="en-US" dirty="0"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                   <a:spAutoFit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
-                  <a:endParaRPr lang="sv-SE"/>
+                  <a:endParaRPr lang="en-US"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000D-F9BD-4D0F-8763-7E436213BD2B}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-0.15625008202099736"/>
                   <c:y val="1.4062746062992012E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                   <a:noAutofit/>
                 </a:bodyPr>
                 <a:lstStyle/>
@@ -3630,51 +3668,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-02-27</a:t>
+              <a:t>2026-04-14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -6494,51 +6532,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6608,51 +6646,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -6875,51 +6913,51 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C6D694F-6DFB-473E-9B0F-C6F7C16EE313}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -7015,51 +7053,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69C70660-333D-4417-8C25-17E2CB1974B4}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -7256,51 +7294,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E9AD4C84-4EA5-437F-A12A-61931E0C0F5F}" type="datetime4">
               <a:rPr lang="sv-SE"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
@@ -7438,51 +7476,51 @@
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8008,51 +8046,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -8305,51 +8343,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -8725,51 +8763,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -8847,51 +8885,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4C6D694F-6DFB-473E-9B0F-C6F7C16EE313}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -9180,51 +9218,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -9465,51 +9503,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E9AD4C84-4EA5-437F-A12A-61931E0C0F5F}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -9759,51 +9797,51 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -10103,51 +10141,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>27 februari 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -10881,51 +10919,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -12958,51 +12996,51 @@
           <p:cNvPr id="30" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84EAD8F-DA21-4DCE-BE94-6E31F1A2B6D3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -14180,51 +14218,51 @@
           <p:cNvPr id="26" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25B9B566-84AD-4017-9E6D-EA9B75E5DE22}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -14439,51 +14477,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -14491,51 +14529,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Diagram 2" descr="Ett diagram som visar KI:s intäkter år 2021, totalt 7 560 mnkr. Intäkterna fördelas på:&#10;Statsanslag 43 % &#10;Forskningsråd 14 % &#10;Övriga statliga 6 % &#10;Kommuner och regioner 5 %  &#10;Svenska stiftelser och organisationer 17 %&#10;Utländska stiftelser och organisationer 8 %&#10;Svenska företag 3 % &#10;Utländska företag 3 %&#10;Finansiella intäkter 1 %">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A909754-7365-C7A5-ACD8-86C513F29615}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3070566845"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2098191493"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3084512" y="451966"/>
           <a:ext cx="6096000" cy="4064000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2283895708"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -14965,51 +15003,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -17714,51 +17752,51 @@
           <p:cNvPr id="12" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE8A7732-E36C-4E7A-B004-26FC113A7CC9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -18434,51 +18472,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20886,51 +20924,51 @@
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>27 February 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21944,51 +21982,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Default Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1379</Words>
+  <Words>1383</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
   <Paragraphs>232</Paragraphs>
   <Slides>9</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>