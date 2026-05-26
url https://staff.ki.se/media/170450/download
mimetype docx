--- v0 (2025-10-21)
+++ v1 (2026-05-26)
@@ -4,641 +4,666 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B7CD159" w14:textId="5A969ACA" w:rsidR="006F1FFC" w:rsidRDefault="30FF96B7" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="30FF96B7" w14:paraId="2B7CD159" w14:textId="5A969ACA">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Example of </w:t>
       </w:r>
-      <w:r w:rsidR="74C97706" w:rsidRPr="20FD4ECF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="20FD4ECF" w:rsidR="74C97706">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a t</w:t>
       </w:r>
-      <w:r w:rsidR="3BDE03EF" w:rsidRPr="20FD4ECF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="20FD4ECF" w:rsidR="3BDE03EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">emplate for agreeing to KI’s five </w:t>
       </w:r>
-      <w:r w:rsidR="384E2D96" w:rsidRPr="20FD4ECF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="20FD4ECF" w:rsidR="384E2D96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="3BDE03EF" w:rsidRPr="20FD4ECF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="20FD4ECF" w:rsidR="3BDE03EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eclarations</w:t>
       </w:r>
-      <w:r w:rsidR="33B6C9BD" w:rsidRPr="20FD4ECF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="20FD4ECF" w:rsidR="33B6C9BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> concerning the Horizon Europe programme MSCA DN-JD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A98D09A" w14:textId="2955D656" w:rsidR="006F1FFC" w:rsidRDefault="131DFDFA" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="131DFDFA" w14:paraId="6A98D09A" w14:textId="2955D656">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Logo]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02253D1E" w14:textId="6FAE7999" w:rsidR="006F1FFC" w:rsidRDefault="006F1FFC" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="006F1FFC" w14:paraId="02253D1E" w14:textId="6FAE7999">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E21554E" w14:textId="44254874" w:rsidR="006F1FFC" w:rsidRDefault="17D094EC" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="17D094EC" w14:paraId="1E21554E" w14:textId="006F2AF7">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3E3C06A8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="2AFB7607">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Regarding the establishment of double doctoral degree agreements between </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t>Regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="2AFB7607">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Faculty], [University] and </w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> the establishment of double doctoral degree agreements between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="13F84A02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Karolinska Institutet, Stockholm, Sweden in the context of a </w:t>
-[...41 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">[Faculty], [University] and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="2AFB7607">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>programme</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Karolinska Institutet, Stockholm, Sweden in the context of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="0F4EAED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>HORIZON-MSCA-202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="74BA498B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="0F4EAED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-DN-01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="3A49C87D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="2AFB7607">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="7097F4BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FEE296" w14:textId="6097246A" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="44FEE296" w14:textId="294E8622">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I/We undersigned </w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Name]</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Title]</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in my quality of legal authorised representative of </w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[University]</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> commit to set up all necessary provisions to award a double doctoral degree in the frame of the MSCA DN-JD proposal, </w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Name of project]</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, submitted within the call </w:t>
       </w:r>
-      <w:r w:rsidR="0870EC17" w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="7C30FD63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>HORIZON-MSCA-202</w:t>
       </w:r>
-      <w:r w:rsidR="008657D1">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="2222F082">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="7C30FD63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-DN-01</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, should the proposal be funded. As a precondition for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>establishing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> double doctoral degree agreements between the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="5A36EBAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="634E5DE6" w:rsidRPr="3E3C06A8">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="5A36EBAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Name of faculty and university]</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Karolinska Institutet (Kl), I</w:t>
       </w:r>
-      <w:r w:rsidR="6183F2B7" w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="0F031000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/we</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> am</w:t>
       </w:r>
-      <w:r w:rsidR="5BA18E75" w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="2C029089">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/are</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> aware of and commit to the following provisions</w:t>
       </w:r>
-      <w:r w:rsidR="31B37801" w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00F3C012">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> set up by KI</w:t>
       </w:r>
-      <w:r w:rsidRPr="3E3C06A8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="38AE9869" w:rsidR="00542AA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7BD320" w14:textId="29AA2D8F" w:rsidR="006F1FFC" w:rsidRDefault="006F1FFC" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="006F1FFC" w14:paraId="4F7BD320" w14:textId="29AA2D8F">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222BB7C0" w14:textId="3F7BD7D4" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="222BB7C0" w14:textId="3F7BD7D4">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is prepared to waive any doctoral tuition fees for the students in the consortium </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7676A729" w14:textId="6A75825B" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="7676A729" w14:textId="6A75825B">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is prepared to discuss how to arrange one – and only one – joint thesis defence on the principle of an open and publicly accessible examination with the unlimited right for members of the public to ask questions and interact with the respondents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F89E960" w14:textId="734A0966" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="4F89E960" w14:textId="734A0966">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">accepts compilation theses based on at least two articles accepted in peer reviewed journals  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105B485B" w14:textId="0AA504AF" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="105B485B" w14:textId="0AA504AF">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>KI is allocated at least two doctoral students with a principal supervisor from KI (i.e. at least two students employed at KI and who thus have KI as their home university)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DB1742" w14:textId="7D4AB626" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="60DB1742" w14:textId="7D4AB626">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">accepts that doctoral education at KI comprises four years of full-time study (240 ECTS). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6778C74F" w14:textId="2DA1B552" w:rsidR="006F1FFC" w:rsidRDefault="3BDE03EF" w:rsidP="20FD4ECF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="3BDE03EF" w14:paraId="6778C74F" w14:textId="2DA1B552">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ACE7E1" w14:textId="3D0D2759" w:rsidR="006F1FFC" w:rsidRDefault="75C8746C" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="75C8746C" w14:paraId="49ACE7E1" w14:textId="3D0D2759">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Date]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7727AC07" w14:textId="2E90E1D3" w:rsidR="006F1FFC" w:rsidRDefault="75C8746C" w:rsidP="20FD4ECF">
+    <w:p w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="75C8746C" w14:paraId="7727AC07" w14:textId="2E90E1D3">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>[Signature/s and Title</w:t>
       </w:r>
-      <w:r w:rsidR="08A18D5D" w:rsidRPr="20FD4ECF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="20FD4ECF" w:rsidR="08A18D5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
       <w:r w:rsidRPr="20FD4ECF">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CB2131" w14:textId="503E6C4D" w:rsidR="006F1FFC" w:rsidRPr="006C3A64" w:rsidRDefault="006F1FFC" w:rsidP="20FD4ECF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="006C3A64" w:rsidR="006F1FFC" w:rsidP="20FD4ECF" w:rsidRDefault="006F1FFC" w14:paraId="56CB2131" w14:textId="503E6C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006F1FFC" w:rsidRPr="006C3A64">
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="006C3A64" w:rsidR="006F1FFC">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -726,251 +751,266 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="51103AC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1575504760">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="749A8E3C"/>
     <w:rsid w:val="000F5E8F"/>
     <w:rsid w:val="00131420"/>
     <w:rsid w:val="00260442"/>
     <w:rsid w:val="003B2637"/>
+    <w:rsid w:val="00542AA5"/>
     <w:rsid w:val="006C3A64"/>
     <w:rsid w:val="006F1FFC"/>
     <w:rsid w:val="008657D1"/>
     <w:rsid w:val="008F6BE3"/>
     <w:rsid w:val="00B07266"/>
     <w:rsid w:val="00D12650"/>
     <w:rsid w:val="00D3577C"/>
     <w:rsid w:val="00D5570D"/>
+    <w:rsid w:val="00F3C012"/>
     <w:rsid w:val="018ED1B2"/>
     <w:rsid w:val="032AA213"/>
     <w:rsid w:val="083632C1"/>
     <w:rsid w:val="0870EC17"/>
     <w:rsid w:val="08A18D5D"/>
     <w:rsid w:val="0E09D994"/>
+    <w:rsid w:val="0F031000"/>
+    <w:rsid w:val="0F4EAED5"/>
     <w:rsid w:val="1044E5F4"/>
     <w:rsid w:val="1238EDCB"/>
     <w:rsid w:val="126C1F94"/>
     <w:rsid w:val="131DFDFA"/>
+    <w:rsid w:val="13F84A02"/>
     <w:rsid w:val="17D094EC"/>
     <w:rsid w:val="1F027F41"/>
     <w:rsid w:val="20FD4ECF"/>
     <w:rsid w:val="2209E39F"/>
+    <w:rsid w:val="2222F082"/>
     <w:rsid w:val="2792276D"/>
     <w:rsid w:val="292EEEAB"/>
+    <w:rsid w:val="2AFB7607"/>
+    <w:rsid w:val="2C029089"/>
     <w:rsid w:val="2D2935D8"/>
     <w:rsid w:val="304AD666"/>
     <w:rsid w:val="30ABF4B5"/>
     <w:rsid w:val="30FF96B7"/>
     <w:rsid w:val="31B37801"/>
     <w:rsid w:val="33B6C9BD"/>
     <w:rsid w:val="34F5DC93"/>
     <w:rsid w:val="3616CFD9"/>
     <w:rsid w:val="384E2D96"/>
+    <w:rsid w:val="38AE9869"/>
+    <w:rsid w:val="3A49C87D"/>
     <w:rsid w:val="3BDE03EF"/>
     <w:rsid w:val="3D21D18A"/>
     <w:rsid w:val="3E3C06A8"/>
     <w:rsid w:val="3F68E11F"/>
     <w:rsid w:val="407EB519"/>
     <w:rsid w:val="42F2B351"/>
     <w:rsid w:val="477B33BC"/>
     <w:rsid w:val="48822EFB"/>
     <w:rsid w:val="496EFF2F"/>
     <w:rsid w:val="49E4F837"/>
     <w:rsid w:val="4A30E4CD"/>
     <w:rsid w:val="4C473251"/>
     <w:rsid w:val="4C5F9065"/>
     <w:rsid w:val="4DEC1E2D"/>
     <w:rsid w:val="5007A9D0"/>
     <w:rsid w:val="5496B4E3"/>
     <w:rsid w:val="55DDEFEC"/>
     <w:rsid w:val="5743ADEE"/>
+    <w:rsid w:val="5A36EBAC"/>
     <w:rsid w:val="5AEEB512"/>
     <w:rsid w:val="5BA18E75"/>
     <w:rsid w:val="5C8A8573"/>
     <w:rsid w:val="5EDCDC8D"/>
     <w:rsid w:val="5F0AD62E"/>
     <w:rsid w:val="6183F2B7"/>
     <w:rsid w:val="620B61D4"/>
     <w:rsid w:val="634E5DE6"/>
     <w:rsid w:val="63A73235"/>
     <w:rsid w:val="6823D741"/>
     <w:rsid w:val="6E8EEF22"/>
+    <w:rsid w:val="7097F4BC"/>
     <w:rsid w:val="72C38731"/>
     <w:rsid w:val="749A8E3C"/>
+    <w:rsid w:val="74BA498B"/>
     <w:rsid w:val="74C97706"/>
     <w:rsid w:val="759D1B22"/>
     <w:rsid w:val="75C8746C"/>
     <w:rsid w:val="76F220CB"/>
     <w:rsid w:val="78538AE8"/>
     <w:rsid w:val="7B642275"/>
+    <w:rsid w:val="7C30FD63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="749A8E3C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CCE561FD-241D-4345-A57A-20FF804FEF4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1126,52 +1166,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1238,107 +1278,106 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1582,52 +1621,52 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101004A8276BE4B555E4391D80758C94760AA" ma:contentTypeVersion="12" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="e099f4ec8599e2ef4a98a100d8ea1aa1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="46f29438-1a57-44e0-afe0-e6324b06a71a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bddcb0ce0d6f3cc262dbb79ca1efbef7" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x0101004A8276BE4B555E4391D80758C94760AA" ma:contentTypeVersion="12" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="fab5b13b21e85b5a583fc59e594b551f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="46f29438-1a57-44e0-afe0-e6324b06a71a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="582d2083f16d4945f07fca4f00950b6b" ns2:_="">
     <xsd:import namespace="46f29438-1a57-44e0-afe0-e6324b06a71a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -1795,84 +1834,63 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4F73A05-1DFF-4FAB-B72B-FC3A22FDDAB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B04276-3A3D-4090-9C6D-BA959F25D65A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62E6B4F5-6061-47B7-931E-8BE1357CD7A3}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9436D057-1FA2-46E3-BC14-CA73202B86BC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lotta Lundqvist</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Lotta Lundqvist</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004A8276BE4B555E4391D80758C94760AA</vt:lpwstr>
   </property>
 </Properties>
 </file>