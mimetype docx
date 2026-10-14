--- v0 (2026-02-04)
+++ v1 (2026-10-14)
@@ -6,118 +6,118 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FBA8625" w14:textId="385D0E14" w:rsidR="00216BDC" w:rsidRDefault="00233CAC" w:rsidP="00EF6D47">
+    <w:p w14:paraId="6FBA8625" w14:textId="0CA14DC9" w:rsidR="00216BDC" w:rsidRDefault="00233CAC" w:rsidP="00EF6D47">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation internship </w:t>
       </w:r>
       <w:r w:rsidR="00216BDC" w:rsidRPr="003A76C5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PhD Student</w:t>
       </w:r>
       <w:r w:rsidR="00CE2ABA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: Application </w:t>
       </w:r>
       <w:r w:rsidR="002E4D71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Call </w:t>
       </w:r>
-      <w:r w:rsidR="00F67348">
-[...4 lines deleted...]
-        <w:t>Spring</w:t>
+      <w:r w:rsidR="00510F78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autumn</w:t>
       </w:r>
       <w:r w:rsidR="002E4D71">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00F67348">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372C8AE5" w14:textId="77777777" w:rsidR="00CE2ABA" w:rsidRPr="00CE2ABA" w:rsidRDefault="00CE2ABA" w:rsidP="00CE2ABA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69158A7F" w14:textId="2D74F2C1" w:rsidR="009533A7" w:rsidRDefault="00CE2ABA" w:rsidP="00181E61">
+    <w:p w14:paraId="69158A7F" w14:textId="3B775794" w:rsidR="009533A7" w:rsidRDefault="00CE2ABA" w:rsidP="00181E61">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To be eligible to apply for the internships i</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -125,192 +125,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t is mandatory that this form is signed by the applicant</w:t>
       </w:r>
       <w:r w:rsidR="00500873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s supervisor/group leader or head of department! </w:t>
-      </w:r>
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The internship period is 1-month equivalent, full time or part time is agreed upon between the company and PhD student, in agreement with the supervisor. Salary cost will be </w:t>
       </w:r>
       <w:r w:rsidR="00B566E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>reimbursed</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -382,92 +240,92 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sek</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, see</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="004C1C42" w:rsidRPr="009F5359">
           <w:rPr>
-            <w:rStyle w:val="Hyperlnk"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://staff.ki.se/reimbursement-of-funding-for-internship-for-doctoral-students</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004C1C42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00216BDC" w:rsidRPr="00181E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00216BDC" w:rsidRPr="00181E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F6E559" w14:textId="16CA5849" w:rsidR="00E216D1" w:rsidRDefault="00216BDC" w:rsidP="00E216D1">
+    <w:p w14:paraId="66F6E559" w14:textId="1C0F3C1C" w:rsidR="00E216D1" w:rsidRDefault="00216BDC" w:rsidP="00E216D1">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I hereby confirm that my </w:t>
       </w:r>
       <w:r w:rsidR="00BD473D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
@@ -497,420 +355,409 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>month internship at a</w:t>
       </w:r>
       <w:r w:rsidR="00D77212">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">n hosting </w:t>
+        <w:t xml:space="preserve"> hosting </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E7541E" w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rganization </w:t>
       </w:r>
       <w:r w:rsidR="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
       <w:r w:rsidR="00E7541E" w:rsidRPr="00CE2ABA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00510F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB75B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
       <w:r w:rsidR="00F67348">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB75B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00510F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>May</w:t>
       </w:r>
-      <w:r w:rsidR="00FB75B2">
+      <w:r w:rsidR="002E4D71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F67348">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C761BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00510F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with the salary </w:t>
+      </w:r>
+      <w:r w:rsidR="00B566E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>reimbursed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00500873">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21687" w:rsidRPr="00CE2ABA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internship program</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the form of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70B2C" w:rsidRPr="00364205">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00FB75B2">
+      <w:r w:rsidR="00F67348" w:rsidRPr="00364205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F67348">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617B9" w:rsidRPr="00364205">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>December</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E4D71">
+        <w:t>.000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A617B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C761BA">
+      <w:r w:rsidR="005E3061">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...153 lines deleted...]
-        <w:t>ek</w:t>
+        <w:t>SEK</w:t>
       </w:r>
       <w:r w:rsidR="000D1AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including INDI and LKP)</w:t>
       </w:r>
       <w:r w:rsidR="00A617B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51371FEE" w14:textId="77777777" w:rsidR="00E216D1" w:rsidRDefault="00E216D1" w:rsidP="00E216D1">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1139D2A1" w14:textId="28C96512" w:rsidR="00CE2ABA" w:rsidRDefault="00F21687" w:rsidP="00E216D1">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CE2ABA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72521F4F" w14:textId="77777777" w:rsidR="00CE2ABA" w:rsidRDefault="00CE2ABA" w:rsidP="00CE2ABA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-------------------------------------------   ------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C73B66" w14:textId="77777777" w:rsidR="009533A7" w:rsidRDefault="00CE2ABA" w:rsidP="00CE2ABA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supervisor / Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -930,100 +777,100 @@
         <w:t>Name in block capitals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009533A7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Signature/date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51823FA8" w14:textId="77777777" w:rsidR="009533A7" w:rsidRDefault="009533A7" w:rsidP="00CE2ABA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53881C13" w14:textId="013E63AB" w:rsidR="00CE2ABA" w:rsidRDefault="00CE2ABA" w:rsidP="00CE2ABA">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>--------------------------------------------   ------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C4413B" w14:textId="17EBF2E0" w:rsidR="003A76C5" w:rsidRPr="009533A7" w:rsidRDefault="00CE2ABA" w:rsidP="009533A7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1061,51 +908,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Name in block capitals</w:t>
       </w:r>
       <w:r w:rsidR="009533A7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Signature/date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4732BB6E" w14:textId="77777777" w:rsidR="009533A7" w:rsidRPr="009533A7" w:rsidRDefault="009533A7" w:rsidP="009533A7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0928F6EB" w14:textId="40700674" w:rsidR="00CE2ABA" w:rsidRPr="009533A7" w:rsidRDefault="00181E61" w:rsidP="009533A7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The applicant has</w:t>
       </w:r>
       <w:r w:rsidR="00CE2ABA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1344,75 +1191,75 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="03E54433" w14:textId="0757F5C7" w:rsidR="003972E2" w:rsidRDefault="003972E2" w:rsidP="003972E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="547C8113" w14:textId="47708F11" w:rsidR="003972E2" w:rsidRDefault="003972E2" w:rsidP="003972E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F97A87C" w14:textId="77777777" w:rsidR="003972E2" w:rsidRPr="003972E2" w:rsidRDefault="003972E2" w:rsidP="003972E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="142B0550" w14:textId="77777777" w:rsidR="009533A7" w:rsidRDefault="009533A7" w:rsidP="009533A7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--------------------------------------------   ------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485FAFD0" w14:textId="1D6C6F90" w:rsidR="009533A7" w:rsidRPr="009533A7" w:rsidRDefault="009533A7" w:rsidP="009533A7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>HR at department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1443,105 +1290,105 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Signature/date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD1DBA9" w14:textId="0D761D8A" w:rsidR="009533A7" w:rsidRDefault="00500873" w:rsidP="00181E61">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="514DACEB" w14:textId="7C9025EF" w:rsidR="002E59F5" w:rsidRDefault="002E59F5" w:rsidP="00181E61">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">E-signatures are </w:t>
       </w:r>
       <w:r w:rsidR="00FE7D50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33691951" w14:textId="617B4688" w:rsidR="00644F36" w:rsidRPr="00500873" w:rsidRDefault="00DB3446" w:rsidP="00181E61">
       <w:pPr>
-        <w:pStyle w:val="Normalwebb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Submit</w:t>
       </w:r>
       <w:r w:rsidR="00216BDC" w:rsidRPr="00500873">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
@@ -1564,645 +1411,645 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00644F36" w:rsidRPr="00500873" w:rsidSect="002828CF">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="2308" w:left="2308" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AFB93EA" w14:textId="77777777" w:rsidR="005B7D1F" w:rsidRDefault="005B7D1F">
+    <w:p w14:paraId="4551D7D2" w14:textId="77777777" w:rsidR="0044064F" w:rsidRDefault="0044064F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="609E00A8" w14:textId="77777777" w:rsidR="005B7D1F" w:rsidRDefault="005B7D1F">
+    <w:p w14:paraId="4EFB6C2E" w14:textId="77777777" w:rsidR="0044064F" w:rsidRDefault="0044064F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Lt BT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="1000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65A20D22" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="007516BA" w:rsidRDefault="00142A9D" w:rsidP="00F2517F">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="-180" w:right="-1064"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="14DEB3BC" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="002828CF" w:rsidRDefault="00142A9D" w:rsidP="00F2517F">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt"/>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="6929" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2199"/>
       <w:gridCol w:w="220"/>
       <w:gridCol w:w="2090"/>
       <w:gridCol w:w="2420"/>
     </w:tblGrid>
     <w:tr w:rsidR="005372E5" w:rsidRPr="00332C0C" w14:paraId="3F1038B4" w14:textId="77777777" w:rsidTr="003972E2">
       <w:trPr>
         <w:gridAfter w:val="2"/>
         <w:wAfter w:w="4510" w:type="dxa"/>
         <w:trHeight w:val="278"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2419" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="4B3EB0C4" w14:textId="77777777" w:rsidR="005372E5" w:rsidRPr="00332C0C" w:rsidRDefault="005372E5" w:rsidP="00154C8F">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:highlight w:val="red"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:t>E-Mail</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005372E5" w:rsidRPr="00E7541E" w14:paraId="4CB556B7" w14:textId="77777777" w:rsidTr="003972E2">
       <w:trPr>
         <w:gridAfter w:val="2"/>
         <w:wAfter w:w="4510" w:type="dxa"/>
         <w:trHeight w:val="389"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2419" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="484CFDE7" w14:textId="2C8B5256" w:rsidR="005372E5" w:rsidRPr="009533A7" w:rsidRDefault="005372E5" w:rsidP="00154C8F">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidRPr="00A42287">
               <w:rPr>
-                <w:rStyle w:val="Hyperlnk"/>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>career-service@ki.se</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003972E2" w:rsidRPr="00E7541E" w14:paraId="34A9FB25" w14:textId="77777777" w:rsidTr="003972E2">
       <w:trPr>
         <w:gridAfter w:val="2"/>
         <w:wAfter w:w="4509" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2420" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="6B659FA2" w14:textId="1AC5B66E" w:rsidR="003972E2" w:rsidRPr="00E7541E" w:rsidRDefault="003972E2" w:rsidP="00154C8F">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003972E2" w:rsidRPr="00E7541E" w14:paraId="76BC5D5D" w14:textId="77777777" w:rsidTr="003972E2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2200" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="467877A0" w14:textId="77777777" w:rsidR="003972E2" w:rsidRPr="00E7541E" w:rsidRDefault="003972E2" w:rsidP="00154C8F">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2310" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="169205AD" w14:textId="77777777" w:rsidR="003972E2" w:rsidRPr="00E7541E" w:rsidRDefault="003972E2" w:rsidP="00154C8F">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2419" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7AF07B6F" w14:textId="77777777" w:rsidR="003972E2" w:rsidRPr="00E7541E" w:rsidRDefault="003972E2" w:rsidP="00154C8F">
           <w:pPr>
-            <w:pStyle w:val="Sidfot"/>
+            <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3356A55B" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00E7541E" w:rsidRDefault="00142A9D">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59787DDA" w14:textId="77777777" w:rsidR="005B7D1F" w:rsidRDefault="005B7D1F">
+    <w:p w14:paraId="27677815" w14:textId="77777777" w:rsidR="0044064F" w:rsidRDefault="0044064F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33C85A7A" w14:textId="77777777" w:rsidR="005B7D1F" w:rsidRDefault="005B7D1F">
+    <w:p w14:paraId="2B1C4E16" w14:textId="77777777" w:rsidR="0044064F" w:rsidRDefault="0044064F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt"/>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10917" w:type="dxa"/>
       <w:tblInd w:w="-1322" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5390"/>
       <w:gridCol w:w="3385"/>
       <w:gridCol w:w="789"/>
       <w:gridCol w:w="1353"/>
     </w:tblGrid>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="0F0259B2" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="5F23FAF9" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3385" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="02601780" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="789" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3B723256" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2701E6DC" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="3210A51D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="6837B7FC" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3385" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C9A32D6" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="darkMagenta"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="789" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="029D11FD" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Page</w:t>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5EC7CD02" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="darkMagenta"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00181E61">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00181E61">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00332C0C">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="502CCCDF" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="439B1CC8" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5527" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="30ABF6EE" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="61BC5AA1" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="007516BA" w:rsidRDefault="00142A9D" w:rsidP="0054298A">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="Tabellrutnt"/>
+      <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10703" w:type="dxa"/>
       <w:tblInd w:w="-1322" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5390"/>
       <w:gridCol w:w="660"/>
       <w:gridCol w:w="1353"/>
       <w:gridCol w:w="1287"/>
       <w:gridCol w:w="660"/>
       <w:gridCol w:w="1353"/>
     </w:tblGrid>
     <w:tr w:rsidR="00500873" w:rsidRPr="00332C0C" w14:paraId="677150B6" w14:textId="77777777">
       <w:trPr>
         <w:gridAfter w:val="3"/>
         <w:wAfter w:w="3300" w:type="dxa"/>
         <w:trHeight w:hRule="exact" w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="6A0F351C" w14:textId="77777777" w:rsidR="00500873" w:rsidRPr="00332C0C" w:rsidRDefault="00500873" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A17D54E" wp14:editId="7F5F05C5">
                 <wp:extent cx="1800225" cy="742950"/>
                 <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                 <wp:docPr id="1" name="Bild 1" descr="KI-Logo_pos_RGB(136-0-82)"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="KI-Logo_pos_RGB(136-0-82)"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
@@ -2215,390 +2062,390 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0831430D" w14:textId="77777777" w:rsidR="00500873" w:rsidRPr="00332C0C" w:rsidRDefault="00500873" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="64E60597" w14:textId="77777777" w:rsidR="00500873" w:rsidRPr="00332C0C" w:rsidRDefault="00500873" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00500873" w:rsidRPr="00332C0C" w14:paraId="6E4E68C8" w14:textId="77777777">
       <w:trPr>
         <w:gridAfter w:val="3"/>
         <w:wAfter w:w="3300" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="013254AD" w14:textId="77777777" w:rsidR="00500873" w:rsidRPr="00332C0C" w:rsidRDefault="00500873" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="7735C3A9" w14:textId="77777777" w:rsidR="00500873" w:rsidRPr="00332C0C" w:rsidRDefault="00500873" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="64A0223D" w14:textId="77777777" w:rsidR="00500873" w:rsidRPr="00332C0C" w:rsidRDefault="00500873" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="darkMagenta"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="349C5832" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="5116ACB4" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="6DEC4C88" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="red"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="1D40E0C3" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
           <w:tcMar>
             <w:left w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="5CFB6D48" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="2C1E901E" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="6CF0455C" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="58A1DA66" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="54445E2F" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5DDE16D3" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="54D591BB" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="2B8BA538" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="274E126A" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="79252167" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="207F75C4" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00142A9D" w:rsidRPr="00332C0C" w14:paraId="736AB4FC" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="20448F3F" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="01383557" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6462E8BA" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="41870229" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00332C0C" w:rsidRDefault="00142A9D" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5FAE1C6F" w14:textId="77777777" w:rsidR="00142A9D" w:rsidRPr="00497292" w:rsidRDefault="00142A9D" w:rsidP="0054298A">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="135"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -2675,118 +2522,122 @@
     <w:rsid w:val="002B2E39"/>
     <w:rsid w:val="002B5698"/>
     <w:rsid w:val="002E4D71"/>
     <w:rsid w:val="002E59F5"/>
     <w:rsid w:val="00312D7D"/>
     <w:rsid w:val="00313BF9"/>
     <w:rsid w:val="0035118E"/>
     <w:rsid w:val="00363EE8"/>
     <w:rsid w:val="00364205"/>
     <w:rsid w:val="0036785B"/>
     <w:rsid w:val="003816EE"/>
     <w:rsid w:val="0038441A"/>
     <w:rsid w:val="003972E2"/>
     <w:rsid w:val="003A2C70"/>
     <w:rsid w:val="003A3EFD"/>
     <w:rsid w:val="003A76C5"/>
     <w:rsid w:val="003C1047"/>
     <w:rsid w:val="003C7C90"/>
     <w:rsid w:val="003D617B"/>
     <w:rsid w:val="00406F08"/>
     <w:rsid w:val="004079AC"/>
     <w:rsid w:val="00421BED"/>
     <w:rsid w:val="00425023"/>
     <w:rsid w:val="0043320A"/>
     <w:rsid w:val="004361EB"/>
+    <w:rsid w:val="0044064F"/>
     <w:rsid w:val="00444B24"/>
     <w:rsid w:val="0047273D"/>
     <w:rsid w:val="00486C3A"/>
     <w:rsid w:val="00497292"/>
     <w:rsid w:val="004B060A"/>
     <w:rsid w:val="004C1C42"/>
     <w:rsid w:val="004C60FE"/>
     <w:rsid w:val="004D70E9"/>
     <w:rsid w:val="004F18DF"/>
     <w:rsid w:val="004F5992"/>
     <w:rsid w:val="004F69C6"/>
     <w:rsid w:val="00500873"/>
+    <w:rsid w:val="00510F78"/>
     <w:rsid w:val="005372E5"/>
     <w:rsid w:val="0054298A"/>
     <w:rsid w:val="00546323"/>
     <w:rsid w:val="00555D15"/>
     <w:rsid w:val="00564276"/>
     <w:rsid w:val="00593BC3"/>
     <w:rsid w:val="00595A9C"/>
     <w:rsid w:val="0059713E"/>
     <w:rsid w:val="005B6A66"/>
     <w:rsid w:val="005B7D1F"/>
     <w:rsid w:val="005C4490"/>
+    <w:rsid w:val="005E3061"/>
     <w:rsid w:val="005F2B31"/>
     <w:rsid w:val="0060777A"/>
     <w:rsid w:val="00614C86"/>
     <w:rsid w:val="00644F36"/>
     <w:rsid w:val="00691876"/>
     <w:rsid w:val="006A2BE9"/>
     <w:rsid w:val="006B3DB2"/>
     <w:rsid w:val="006C52D5"/>
     <w:rsid w:val="006D641A"/>
     <w:rsid w:val="006E6ED8"/>
     <w:rsid w:val="007030AE"/>
     <w:rsid w:val="00704EDA"/>
     <w:rsid w:val="00715B91"/>
     <w:rsid w:val="00717163"/>
     <w:rsid w:val="00733D66"/>
     <w:rsid w:val="0073700C"/>
     <w:rsid w:val="00737C71"/>
     <w:rsid w:val="007478B9"/>
     <w:rsid w:val="007516BA"/>
     <w:rsid w:val="00752CBD"/>
     <w:rsid w:val="00766E50"/>
     <w:rsid w:val="00767477"/>
     <w:rsid w:val="007A39C0"/>
     <w:rsid w:val="007A73C3"/>
     <w:rsid w:val="007B5E2F"/>
     <w:rsid w:val="007D3C45"/>
     <w:rsid w:val="007D5876"/>
     <w:rsid w:val="007D67DD"/>
     <w:rsid w:val="007F1C5B"/>
     <w:rsid w:val="007F5257"/>
     <w:rsid w:val="00807B5E"/>
     <w:rsid w:val="008372A0"/>
     <w:rsid w:val="008503F0"/>
     <w:rsid w:val="00887F84"/>
     <w:rsid w:val="008D56D0"/>
     <w:rsid w:val="009533A7"/>
     <w:rsid w:val="009610BB"/>
     <w:rsid w:val="00971848"/>
     <w:rsid w:val="00983C99"/>
     <w:rsid w:val="009B435F"/>
     <w:rsid w:val="009D2AD0"/>
     <w:rsid w:val="009E039B"/>
     <w:rsid w:val="009F7604"/>
     <w:rsid w:val="00A05AB1"/>
     <w:rsid w:val="00A07B50"/>
+    <w:rsid w:val="00A21FB4"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A266C3"/>
     <w:rsid w:val="00A270C9"/>
     <w:rsid w:val="00A33094"/>
     <w:rsid w:val="00A41619"/>
     <w:rsid w:val="00A617B9"/>
     <w:rsid w:val="00A656A6"/>
     <w:rsid w:val="00A70B2C"/>
     <w:rsid w:val="00A75DE0"/>
     <w:rsid w:val="00AA4B75"/>
     <w:rsid w:val="00AB07EC"/>
     <w:rsid w:val="00AC3849"/>
     <w:rsid w:val="00AE7C38"/>
     <w:rsid w:val="00AF05D1"/>
     <w:rsid w:val="00B02C26"/>
     <w:rsid w:val="00B05306"/>
     <w:rsid w:val="00B2181E"/>
     <w:rsid w:val="00B234F0"/>
     <w:rsid w:val="00B3247F"/>
     <w:rsid w:val="00B56273"/>
     <w:rsid w:val="00B566E2"/>
     <w:rsid w:val="00B60057"/>
     <w:rsid w:val="00B74AC0"/>
     <w:rsid w:val="00B94BB7"/>
     <w:rsid w:val="00B96C96"/>
@@ -3251,311 +3102,311 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0047273D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="000E337B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000E337B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000E337B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00737C71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00737C71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004C60FE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="003D617B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E337FD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headline">
     <w:name w:val="Headline"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="0054298A"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stafhuvudrubrik">
     <w:name w:val="staf huvudrubrik"/>
     <w:qFormat/>
     <w:rsid w:val="009610BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Futura Lt BT" w:hAnsi="Futura Lt BT" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stafavdelningsrubrik">
     <w:name w:val="staf avdelningsrubrik"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009610BB"/>
     <w:rPr>
       <w:rFonts w:ascii="Futura Lt BT" w:hAnsi="Futura Lt BT"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fotnotstext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FotnotstextChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009610BB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
-[...2 lines deleted...]
-    <w:link w:val="Fotnotstext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009610BB"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Fotnotsreferens">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009610BB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001746A1"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00216BDC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE2ABA"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE2ABA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...2 lines deleted...]
-    <w:link w:val="Rubrik1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00CE2ABA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1288512473">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3872,82 +3723,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>319</Words>
-  <Characters>1694</Characters>
+  <Words>280</Words>
+  <Characters>1597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2009</CharactersWithSpaces>
+  <CharactersWithSpaces>1874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>erik.sundstrom</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="stc3_dl_Dokumentnamn">
     <vt:lpwstr>Dokumentnamn</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="stc3_ds_Dokumentnamn">
     <vt:lpwstr>Dokumentnamn</vt:lpwstr>
   </property>