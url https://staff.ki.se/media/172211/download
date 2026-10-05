--- v0 (2026-02-12)
+++ v1 (2026-10-05)
@@ -8,127 +8,154 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7747FC16" w14:textId="713F3DB3" w:rsidR="005D6632" w:rsidRDefault="005D6632" w:rsidP="005D6632">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="7747FC16" w14:textId="491D5656" w:rsidR="005D6632" w:rsidRDefault="005D6632" w:rsidP="005D6632">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Confirm</w:t>
       </w:r>
       <w:r w:rsidR="00941929">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ation Researcher internship</w:t>
+        <w:t xml:space="preserve">ation Researcher </w:t>
+      </w:r>
+      <w:r w:rsidR="00754F53">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00941929">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nternship</w:t>
       </w:r>
       <w:r w:rsidR="00890928">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Application round</w:t>
       </w:r>
       <w:r w:rsidR="004F75FF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Spring</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006759D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Autumn</w:t>
       </w:r>
       <w:r w:rsidR="00E53E95">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="004F75FF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9EC5EA" w14:textId="77777777" w:rsidR="00DC74C5" w:rsidRPr="00DC74C5" w:rsidRDefault="00DC74C5" w:rsidP="00DC74C5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="291B6778" w14:textId="67339D5E" w:rsidR="002143DC" w:rsidRPr="00817932" w:rsidRDefault="005D6632" w:rsidP="00890928">
+    <w:p w14:paraId="291B6778" w14:textId="4A38B33A" w:rsidR="002143DC" w:rsidRPr="00817932" w:rsidRDefault="005D6632" w:rsidP="00890928">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To be eligible to apply for the internships i</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -174,215 +201,191 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and be employed</w:t>
       </w:r>
       <w:r w:rsidR="00EA0EB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fixed-term employment)</w:t>
       </w:r>
       <w:r w:rsidR="001B1078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at Karolinska </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> at Karolinska Institutet, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6308">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or on a KI stipend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">during the internship period. </w:t>
+      </w:r>
+      <w:r w:rsidR="00350CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Unless the project specifies otherwise, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817932">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>he in</w:t>
+      </w:r>
+      <w:r w:rsidR="00D670B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ternship period</w:t>
+      </w:r>
+      <w:r w:rsidR="003145F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6308">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="003145F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
       <w:r w:rsidR="001B1078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Institutet</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001B1078">
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD6308">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">or on a KI stipend </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00817932">
+        <w:t>months with a possible</w:t>
+      </w:r>
+      <w:r w:rsidR="000F445D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">during the internship period. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00350CE7">
+        <w:t xml:space="preserve"> (upon </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0694B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Unless the project specifies otherwise, t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00817932">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="000F445D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>he in</w:t>
-[...101 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>greement)</w:t>
       </w:r>
       <w:r w:rsidR="00CD6308">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> extension</w:t>
       </w:r>
       <w:r w:rsidR="001B1078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CD6308">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -488,53 +491,53 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the KI Career S</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ervice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B5D28AF" w14:textId="77777777" w:rsidR="005D6632" w:rsidRPr="00817932" w:rsidRDefault="005D6632" w:rsidP="005D6632">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FEE7CFE" w14:textId="7E06A776" w:rsidR="00CB5250" w:rsidRDefault="005D6632" w:rsidP="00350CE7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik1"/>
+    <w:p w14:paraId="5FEE7CFE" w14:textId="5F190775" w:rsidR="00CB5250" w:rsidRDefault="005D6632" w:rsidP="00350CE7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I hereby co</w:t>
       </w:r>
       <w:r w:rsidR="006411C0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,112 +593,121 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF1138">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(for up to 3 months)</w:t>
       </w:r>
       <w:r w:rsidR="00A74644">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006759D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74644">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
       <w:r w:rsidR="004F75FF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74644">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006759D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>May</w:t>
       </w:r>
-      <w:r w:rsidR="00A74644">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004F75FF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">December </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF1138">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A74644">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="006759D9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="006411C0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, with the salary</w:t>
       </w:r>
       <w:r w:rsidR="00B94051">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/stipend</w:t>
       </w:r>
       <w:r w:rsidR="006411C0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -728,98 +740,98 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="0044073F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>KICS I</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>nternship program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3DF7AF" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRPr="00CB5250" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7353E57D" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-------------------------------------------   ------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7497E258" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supervisor / Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -830,86 +842,86 @@
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Name in block capitals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Signature/date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D34694" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>--------------------------------------------   ------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="214751F1" w14:textId="77777777" w:rsidR="001B1078" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -947,51 +959,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Name in block capitals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Signature/date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481F4A8B" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRPr="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="737B859E" w14:textId="77777777" w:rsidR="00817932" w:rsidRPr="00817932" w:rsidRDefault="00817932" w:rsidP="00817932">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The applicant has the following </w:t>
       </w:r>
       <w:r w:rsidR="00CB5250">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1000,51 +1012,51 @@
         <w:t>affiliation</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> at KI</w:t>
       </w:r>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C1F768" w14:textId="77777777" w:rsidR="00817932" w:rsidRDefault="00817932" w:rsidP="00CB5250">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1304"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>□ Temporary position at KI until</w:t>
       </w:r>
       <w:r w:rsidR="000D2D07">
         <w:rPr>
           <w:b w:val="0"/>
@@ -1075,170 +1087,239 @@
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>(YYYY-MM-DD)</w:t>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00350CE7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00350CE7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>YYYY-MM-DD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003D381D" w14:textId="77777777" w:rsidR="00CD6308" w:rsidRDefault="00CD6308" w:rsidP="00CB5250">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1304"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>KI stipend</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> until</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00817932">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>until</w:t>
       </w:r>
       <w:r w:rsidR="000D2D07">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>----------------------------</w:t>
+        <w:t>-----</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00817932">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-----------------------</w:t>
       </w:r>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>----------</w:t>
       </w:r>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-      </w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>(YYYY-MM-DD)</w:t>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00350CE7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00350CE7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>YYYY-MM-DD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC0A746" w14:textId="43646F91" w:rsidR="00E53E95" w:rsidRPr="00E53E95" w:rsidRDefault="00E53E95" w:rsidP="00E53E95">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E53E95">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r w:rsidRPr="00E53E95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1311,51 +1392,51 @@
         <w:t xml:space="preserve"> can</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> be extended</w:t>
       </w:r>
       <w:r w:rsidR="00350CE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0760BB98" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRDefault="00CB5250" w:rsidP="00CB5250">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1304"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
@@ -1406,146 +1487,169 @@
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-----</w:t>
       </w:r>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>(YYYY-MM-DD)</w:t>
+          <w:vertAlign w:val="subscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>YYYY-MM-DD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25096919" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRDefault="00CB5250" w:rsidP="00CB5250">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="1304"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00817932">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7511A45E" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40DBA482" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRPr="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4542DA88" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>--------------------------------------------   ------------------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C65BF0" w14:textId="77777777" w:rsidR="00D670B9" w:rsidRDefault="00350CE7" w:rsidP="00D670B9">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>HR at department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1588,117 +1692,97 @@
     </w:p>
     <w:p w14:paraId="44C1D96F" w14:textId="77777777" w:rsidR="00350CE7" w:rsidRPr="00350CE7" w:rsidRDefault="00350CE7" w:rsidP="00350CE7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BBF4998" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRDefault="00CB5250" w:rsidP="00350CE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Both digital signatures (</w:t>
-[...19 lines deleted...]
-        <w:t>) and physical signatures are accepted.</w:t>
+        <w:t>Both digital signatures (EduSign) and physical signatures are accepted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547736FE" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRPr="00350CE7" w:rsidRDefault="00A27543" w:rsidP="00350CE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00350CE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Upload this document together with your application in the application system. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB5250" w:rsidRPr="00350CE7" w:rsidSect="00983FC1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="2308" w:left="2308" w:header="680" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07182551" w14:textId="77777777" w:rsidR="001608FD" w:rsidRDefault="001608FD">
+    <w:p w14:paraId="253E8CCC" w14:textId="77777777" w:rsidR="00AC5AC0" w:rsidRDefault="00AC5AC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F9E6AD" w14:textId="77777777" w:rsidR="001608FD" w:rsidRDefault="001608FD">
+    <w:p w14:paraId="4899663F" w14:textId="77777777" w:rsidR="00AC5AC0" w:rsidRDefault="00AC5AC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1719,725 +1803,725 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F353A5E" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="007516BA" w:rsidRDefault="003A5E72" w:rsidP="00CB5250">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="-180" w:right="-1064"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="280D073C" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00E74770" w:rsidRDefault="003A5E72" w:rsidP="00F2517F">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="16DB4F88" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRDefault="00CB5250">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">For questions, email </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="006930E0">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>career-service@ki.se</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7686D9DD" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRDefault="00CB5250">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2E60DBBD" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRDefault="00CB5250">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="54DA9D3A" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRDefault="00CB5250">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="61CEA36B" w14:textId="77777777" w:rsidR="00CB5250" w:rsidRPr="00C1064C" w:rsidRDefault="00CB5250">
     <w:pPr>
-      <w:pStyle w:val="Sidfot"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="756F049C" w14:textId="77777777" w:rsidR="001608FD" w:rsidRDefault="001608FD">
+    <w:p w14:paraId="3929ED3F" w14:textId="77777777" w:rsidR="00AC5AC0" w:rsidRDefault="00AC5AC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="018480FE" w14:textId="77777777" w:rsidR="001608FD" w:rsidRDefault="001608FD">
+    <w:p w14:paraId="692A735D" w14:textId="77777777" w:rsidR="00AC5AC0" w:rsidRDefault="00AC5AC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10917" w:type="dxa"/>
       <w:tblInd w:w="-1322" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5390"/>
       <w:gridCol w:w="3385"/>
       <w:gridCol w:w="789"/>
       <w:gridCol w:w="1353"/>
     </w:tblGrid>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="3E8D94F2" w14:textId="77777777" w:rsidTr="00887029">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
         <w:p w14:paraId="52EE6460" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3385" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1E8D8FE4" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="789" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="37D5EF93" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2554BAC3" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="03CE4FBE" w14:textId="77777777" w:rsidTr="00887029">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="5897D40A" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3385" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="53AE7273" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="darkMagenta"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="789" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6669986A" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Page:</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1353" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7C091743" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="darkMagenta"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00D670B9">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00011016">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00887029">
             <w:rPr>
-              <w:rStyle w:val="Sidnummer"/>
+              <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="1E5BA450" w14:textId="77777777" w:rsidTr="00887029">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="1CD5DCCE" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5527" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="538487D4" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3CBB51CD" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="007516BA" w:rsidRDefault="003A5E72" w:rsidP="0054298A">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10593" w:type="dxa"/>
       <w:tblInd w:w="-1322" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5390"/>
       <w:gridCol w:w="3300"/>
       <w:gridCol w:w="660"/>
       <w:gridCol w:w="1243"/>
     </w:tblGrid>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="75705577" w14:textId="77777777" w:rsidTr="00887029">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="5A1C75DF" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="00000000" w:rsidP="00A75DE0">
+        <w:p w14:paraId="5A1C75DF" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="00AC5AC0" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
           <w:r>
             <w:pict w14:anchorId="7ACA1A83">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="Bild 1" o:spid="_x0000_i1025" type="#_x0000_t75" alt="KI-Logo_pos_RGB(136-0-82)" style="width:141.5pt;height:58.5pt;visibility:visible">
+              <v:shape id="Bild 1" o:spid="_x0000_i1025" type="#_x0000_t75" alt="KI-Logo_pos_RGB(136-0-82)" style="width:141.8pt;height:58.65pt;visibility:visible">
                 <v:imagedata r:id="rId1" o:title="KI-Logo_pos_RGB(136-0-82)"/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="10E2D657" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6945716A" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1243" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="281CD6FC" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="73CB5824" w14:textId="77777777" w:rsidTr="00887029">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="718BA0DA" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="14A6B752" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5AD37C76" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1243" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7E5A9321" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="0AC10241" w14:textId="77777777" w:rsidTr="00887029">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="5B01405B" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5A0ED6D2" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0654287C" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1243" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="65A1C9A1" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003A5E72" w:rsidRPr="00332C0C" w14:paraId="7436371E" w14:textId="77777777" w:rsidTr="00887029">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="227"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5390" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="29802625" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00332C0C" w:rsidRDefault="003A5E72" w:rsidP="00A75DE0">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3300" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="34442B90" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="660" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="36481026" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1243" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="05A05DAC" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="00887029" w:rsidRDefault="003A5E72" w:rsidP="00797052">
           <w:pPr>
-            <w:pStyle w:val="Sidhuvud"/>
+            <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5EED7D79" w14:textId="77777777" w:rsidR="003A5E72" w:rsidRPr="0002544F" w:rsidRDefault="003A5E72" w:rsidP="0054298A">
     <w:pPr>
-      <w:pStyle w:val="Sidhuvud"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A424153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B02285CE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
@@ -3500,52 +3584,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="56979529">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1968121943">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1241677324">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1812286389">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="689451904">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1841040883">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="135"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
@@ -3612,50 +3696,51 @@
     <w:rsid w:val="000F5046"/>
     <w:rsid w:val="001129B8"/>
     <w:rsid w:val="00114DC8"/>
     <w:rsid w:val="00114DDE"/>
     <w:rsid w:val="00121F9C"/>
     <w:rsid w:val="00137379"/>
     <w:rsid w:val="001413B6"/>
     <w:rsid w:val="00144D76"/>
     <w:rsid w:val="00147F41"/>
     <w:rsid w:val="001608FD"/>
     <w:rsid w:val="00161780"/>
     <w:rsid w:val="001663DC"/>
     <w:rsid w:val="001666D4"/>
     <w:rsid w:val="00175D3C"/>
     <w:rsid w:val="00177C13"/>
     <w:rsid w:val="001819D4"/>
     <w:rsid w:val="00182CB8"/>
     <w:rsid w:val="00184F61"/>
     <w:rsid w:val="00190E78"/>
     <w:rsid w:val="001A0713"/>
     <w:rsid w:val="001A47AA"/>
     <w:rsid w:val="001A4B87"/>
     <w:rsid w:val="001B1078"/>
     <w:rsid w:val="001B31B1"/>
     <w:rsid w:val="001B54F6"/>
+    <w:rsid w:val="001D0F21"/>
     <w:rsid w:val="001D3C69"/>
     <w:rsid w:val="001E0C9C"/>
     <w:rsid w:val="001F5163"/>
     <w:rsid w:val="0020012F"/>
     <w:rsid w:val="00201D07"/>
     <w:rsid w:val="0020259A"/>
     <w:rsid w:val="002143DC"/>
     <w:rsid w:val="002211E3"/>
     <w:rsid w:val="00222104"/>
     <w:rsid w:val="00226313"/>
     <w:rsid w:val="002328E3"/>
     <w:rsid w:val="00246475"/>
     <w:rsid w:val="0025511D"/>
     <w:rsid w:val="00260F74"/>
     <w:rsid w:val="00267C1D"/>
     <w:rsid w:val="0028008A"/>
     <w:rsid w:val="00280EF8"/>
     <w:rsid w:val="00283C8D"/>
     <w:rsid w:val="002842F7"/>
     <w:rsid w:val="00291870"/>
     <w:rsid w:val="002A1E53"/>
     <w:rsid w:val="002B5698"/>
     <w:rsid w:val="002B57FF"/>
     <w:rsid w:val="002C37E9"/>
     <w:rsid w:val="002D464C"/>
@@ -3742,78 +3827,81 @@
     <w:rsid w:val="00594B94"/>
     <w:rsid w:val="00595A9C"/>
     <w:rsid w:val="005B0C32"/>
     <w:rsid w:val="005B2F41"/>
     <w:rsid w:val="005B796D"/>
     <w:rsid w:val="005C4C00"/>
     <w:rsid w:val="005D6632"/>
     <w:rsid w:val="005E5B9C"/>
     <w:rsid w:val="005F2B31"/>
     <w:rsid w:val="005F3262"/>
     <w:rsid w:val="005F7F25"/>
     <w:rsid w:val="00600E62"/>
     <w:rsid w:val="00614C86"/>
     <w:rsid w:val="0062332C"/>
     <w:rsid w:val="00623E84"/>
     <w:rsid w:val="0063284E"/>
     <w:rsid w:val="006410FF"/>
     <w:rsid w:val="006411C0"/>
     <w:rsid w:val="006416FD"/>
     <w:rsid w:val="00652DFC"/>
     <w:rsid w:val="00655A5B"/>
     <w:rsid w:val="00656DC0"/>
     <w:rsid w:val="00660003"/>
     <w:rsid w:val="00674AC9"/>
     <w:rsid w:val="00675975"/>
+    <w:rsid w:val="006759D9"/>
     <w:rsid w:val="00682719"/>
     <w:rsid w:val="0069142C"/>
     <w:rsid w:val="0069297B"/>
     <w:rsid w:val="00694F7E"/>
     <w:rsid w:val="006A2BE9"/>
     <w:rsid w:val="006C0C57"/>
     <w:rsid w:val="006D6B6D"/>
     <w:rsid w:val="006D75F0"/>
     <w:rsid w:val="006E41A2"/>
     <w:rsid w:val="006F44F5"/>
     <w:rsid w:val="00717163"/>
     <w:rsid w:val="0073014A"/>
     <w:rsid w:val="00732785"/>
     <w:rsid w:val="00737C71"/>
     <w:rsid w:val="007468A6"/>
     <w:rsid w:val="007478B9"/>
     <w:rsid w:val="007510D9"/>
     <w:rsid w:val="0075154E"/>
     <w:rsid w:val="007516BA"/>
     <w:rsid w:val="00752CBD"/>
+    <w:rsid w:val="00754F53"/>
     <w:rsid w:val="00762B31"/>
     <w:rsid w:val="00766E50"/>
     <w:rsid w:val="007744A7"/>
     <w:rsid w:val="00776AED"/>
     <w:rsid w:val="007849E6"/>
     <w:rsid w:val="00787BE2"/>
     <w:rsid w:val="007954DF"/>
     <w:rsid w:val="00797052"/>
+    <w:rsid w:val="007A53B1"/>
     <w:rsid w:val="007A73C3"/>
     <w:rsid w:val="007B074D"/>
     <w:rsid w:val="007B23B3"/>
     <w:rsid w:val="007C0B8B"/>
     <w:rsid w:val="007C6092"/>
     <w:rsid w:val="007D2ED3"/>
     <w:rsid w:val="007D3C45"/>
     <w:rsid w:val="007D67DD"/>
     <w:rsid w:val="007F197B"/>
     <w:rsid w:val="007F277F"/>
     <w:rsid w:val="007F3B99"/>
     <w:rsid w:val="00801619"/>
     <w:rsid w:val="00816E3D"/>
     <w:rsid w:val="00817932"/>
     <w:rsid w:val="008227DC"/>
     <w:rsid w:val="00824901"/>
     <w:rsid w:val="0083363C"/>
     <w:rsid w:val="0083566D"/>
     <w:rsid w:val="00840914"/>
     <w:rsid w:val="00844EFA"/>
     <w:rsid w:val="00850AC8"/>
     <w:rsid w:val="00855FD4"/>
     <w:rsid w:val="00860271"/>
     <w:rsid w:val="0088034D"/>
     <w:rsid w:val="00887029"/>
@@ -3843,50 +3931,51 @@
     <w:rsid w:val="009C2102"/>
     <w:rsid w:val="009C3936"/>
     <w:rsid w:val="009D2AD0"/>
     <w:rsid w:val="009D4E2B"/>
     <w:rsid w:val="009D558D"/>
     <w:rsid w:val="009F532C"/>
     <w:rsid w:val="00A125C1"/>
     <w:rsid w:val="00A145B1"/>
     <w:rsid w:val="00A266C3"/>
     <w:rsid w:val="00A270C9"/>
     <w:rsid w:val="00A27543"/>
     <w:rsid w:val="00A3538B"/>
     <w:rsid w:val="00A43AC3"/>
     <w:rsid w:val="00A712BC"/>
     <w:rsid w:val="00A71AEE"/>
     <w:rsid w:val="00A73F75"/>
     <w:rsid w:val="00A74644"/>
     <w:rsid w:val="00A75DE0"/>
     <w:rsid w:val="00A82A95"/>
     <w:rsid w:val="00A91DC6"/>
     <w:rsid w:val="00A9234C"/>
     <w:rsid w:val="00AB07EC"/>
     <w:rsid w:val="00AB5989"/>
     <w:rsid w:val="00AB741C"/>
     <w:rsid w:val="00AC32B3"/>
+    <w:rsid w:val="00AC5AC0"/>
     <w:rsid w:val="00AD66D9"/>
     <w:rsid w:val="00AD77C8"/>
     <w:rsid w:val="00AE1C43"/>
     <w:rsid w:val="00B14101"/>
     <w:rsid w:val="00B2181E"/>
     <w:rsid w:val="00B31549"/>
     <w:rsid w:val="00B3247F"/>
     <w:rsid w:val="00B40A6E"/>
     <w:rsid w:val="00B458A1"/>
     <w:rsid w:val="00B45F2A"/>
     <w:rsid w:val="00B557F4"/>
     <w:rsid w:val="00B56273"/>
     <w:rsid w:val="00B701CD"/>
     <w:rsid w:val="00B81F07"/>
     <w:rsid w:val="00B85B95"/>
     <w:rsid w:val="00B87A46"/>
     <w:rsid w:val="00B9077A"/>
     <w:rsid w:val="00B94051"/>
     <w:rsid w:val="00B9476A"/>
     <w:rsid w:val="00B977C2"/>
     <w:rsid w:val="00BA77F5"/>
     <w:rsid w:val="00BA7B7B"/>
     <w:rsid w:val="00BB2A36"/>
     <w:rsid w:val="00BC423A"/>
     <w:rsid w:val="00BD20A2"/>
@@ -3909,74 +3998,76 @@
     <w:rsid w:val="00C53D9A"/>
     <w:rsid w:val="00C54687"/>
     <w:rsid w:val="00C76C29"/>
     <w:rsid w:val="00C77DF5"/>
     <w:rsid w:val="00C87B01"/>
     <w:rsid w:val="00C87F27"/>
     <w:rsid w:val="00C9081B"/>
     <w:rsid w:val="00C96EE2"/>
     <w:rsid w:val="00C97137"/>
     <w:rsid w:val="00CA2FCF"/>
     <w:rsid w:val="00CA60BD"/>
     <w:rsid w:val="00CB5250"/>
     <w:rsid w:val="00CC0DF7"/>
     <w:rsid w:val="00CC41B1"/>
     <w:rsid w:val="00CD239E"/>
     <w:rsid w:val="00CD27FE"/>
     <w:rsid w:val="00CD6308"/>
     <w:rsid w:val="00CE2067"/>
     <w:rsid w:val="00CF45CE"/>
     <w:rsid w:val="00D06751"/>
     <w:rsid w:val="00D1522F"/>
     <w:rsid w:val="00D207DD"/>
     <w:rsid w:val="00D24A7B"/>
     <w:rsid w:val="00D344FD"/>
     <w:rsid w:val="00D34531"/>
+    <w:rsid w:val="00D35EB6"/>
     <w:rsid w:val="00D416E5"/>
     <w:rsid w:val="00D420BF"/>
     <w:rsid w:val="00D45CC9"/>
     <w:rsid w:val="00D46843"/>
     <w:rsid w:val="00D62178"/>
     <w:rsid w:val="00D670B9"/>
     <w:rsid w:val="00D738A2"/>
     <w:rsid w:val="00D926F3"/>
     <w:rsid w:val="00D93E9C"/>
     <w:rsid w:val="00DA11FE"/>
     <w:rsid w:val="00DB2A7A"/>
     <w:rsid w:val="00DB45F2"/>
     <w:rsid w:val="00DC3E08"/>
     <w:rsid w:val="00DC74C5"/>
     <w:rsid w:val="00DD15E7"/>
     <w:rsid w:val="00DD245A"/>
     <w:rsid w:val="00DD3D5A"/>
     <w:rsid w:val="00DD7607"/>
     <w:rsid w:val="00DE0979"/>
     <w:rsid w:val="00DE4DF1"/>
     <w:rsid w:val="00DF1138"/>
     <w:rsid w:val="00DF56CE"/>
     <w:rsid w:val="00DF6AE8"/>
     <w:rsid w:val="00E03467"/>
+    <w:rsid w:val="00E0694B"/>
     <w:rsid w:val="00E14834"/>
     <w:rsid w:val="00E16C3A"/>
     <w:rsid w:val="00E20429"/>
     <w:rsid w:val="00E24E56"/>
     <w:rsid w:val="00E337FD"/>
     <w:rsid w:val="00E34D93"/>
     <w:rsid w:val="00E538AE"/>
     <w:rsid w:val="00E53E95"/>
     <w:rsid w:val="00E71DE4"/>
     <w:rsid w:val="00E74770"/>
     <w:rsid w:val="00E85BD7"/>
     <w:rsid w:val="00E92DE9"/>
     <w:rsid w:val="00E93519"/>
     <w:rsid w:val="00EA0EB7"/>
     <w:rsid w:val="00EA44F4"/>
     <w:rsid w:val="00EA7A6F"/>
     <w:rsid w:val="00EB28F8"/>
     <w:rsid w:val="00EB3263"/>
     <w:rsid w:val="00EB3A4D"/>
     <w:rsid w:val="00ED3868"/>
     <w:rsid w:val="00EE50F2"/>
     <w:rsid w:val="00EF07D1"/>
     <w:rsid w:val="00EF77C8"/>
     <w:rsid w:val="00F06CBD"/>
     <w:rsid w:val="00F07825"/>
@@ -4315,350 +4406,350 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0047273D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Rubrik1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CE2067"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CE2067"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CE2067"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00737C71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidfot">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00737C71"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:noProof/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellrutnt">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Normaltabell"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004C60FE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ballongtext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="003D617B"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Sidnummer">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E337FD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headline">
     <w:name w:val="Headline"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="0054298A"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlnk">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0020012F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Betoning">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="0075154E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="arialbread1">
     <w:name w:val="arialbread1"/>
     <w:rsid w:val="00694F7E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalwebb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D45CC9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Stark">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00F87E55"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Oformateradtext">
+  <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OformateradtextChar"/>
+    <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00267C1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OformateradtextChar">
-[...1 lines deleted...]
-    <w:link w:val="Oformateradtext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00267C1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsia="Calibri" w:hAnsi="Consolas" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00EF77C8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarer">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="KommentarerChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00EF77C8"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-[...1 lines deleted...]
-    <w:link w:val="Kommentarer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="00EF77C8"/>
     <w:rPr>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentarer"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarsmneChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00EF77C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...1 lines deleted...]
-    <w:link w:val="Kommentarsmne"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00EF77C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Olstomnmnande">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00890928"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...1 lines deleted...]
-    <w:link w:val="Rubrik1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00350CE7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36707188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5697,82 +5788,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2CCE55B-FF9F-4A7F-9D42-0781562ACD82}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>300</Words>
-  <Characters>1591</Characters>
+  <Words>282</Words>
+  <Characters>1610</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Department of Research and Postgraduate Education</vt:lpstr>
       <vt:lpstr>Department of Research and Postgraduate Education</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1888</CharactersWithSpaces>
+  <CharactersWithSpaces>1889</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1114228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:career-service@ki.se</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>