--- v1 (2026-06-18)
+++ v2 (2026-09-27)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18030407" w14:textId="7BB96148" w:rsidR="001A4234" w:rsidRPr="001A4234" w:rsidRDefault="0042548F" w:rsidP="001A2A31">
       <w:pPr>
         <w:pStyle w:val="Dokumentnamn"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="3799" w:firstLine="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0546">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B01960" wp14:editId="11D60E41">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>613079</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>428625</wp:posOffset>
             </wp:positionV>
@@ -367,51 +367,51 @@
       <w:tr w:rsidR="001A2A31" w14:paraId="1DC6AD82" w14:textId="77777777" w:rsidTr="001A2A31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5D710B" w14:textId="033B0450" w:rsidR="001A2A31" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="002C7910">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2A31" w:rsidRPr="002C7910" w14:paraId="436FC430" w14:textId="77777777" w:rsidTr="001A2A31">
+      <w:tr w:rsidR="001A2A31" w:rsidRPr="00D87323" w14:paraId="436FC430" w14:textId="77777777" w:rsidTr="001A2A31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E49773A" w14:textId="646B8D55" w:rsidR="001A2A31" w:rsidRPr="00656DC4" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656DC4">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date when the right to remain in employment ceased (when the employee turned 69):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B615074" w14:textId="77777777" w:rsidR="005B17D0" w:rsidRPr="00656DC4" w:rsidRDefault="005B17D0" w:rsidP="00747798">
       <w:pPr>
@@ -1962,91 +1962,97 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(if not the head of department) for approval of the justification</w:t>
       </w:r>
       <w:r w:rsidR="000C52A7" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E776685" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="15"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E18D1ED" w14:textId="1D3189FA" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
+    <w:p w14:paraId="0E18D1ED" w14:textId="58FF5F7D" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Head of Department/</w:t>
       </w:r>
+      <w:r w:rsidR="00D729F2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic v</w:t>
+      </w:r>
       <w:r w:rsidR="004045D2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Vice president</w:t>
+        <w:t>ice president</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (after year 3) approves continued employment based on the above justification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2639FFA4" w14:textId="77777777" w:rsidR="00D65DDD" w:rsidRPr="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40BB4ED5" w14:textId="654E88C8" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
+    <w:p w14:paraId="40BB4ED5" w14:textId="010343B7" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="134E1487" wp14:editId="02E73686">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1440180</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1955800" cy="12700"/>
@@ -2664,252 +2670,264 @@
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D65DDD" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of Head of </w:t>
       </w:r>
       <w:r w:rsidR="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidR="00D65DDD" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
+      <w:r w:rsidR="00D729F2">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic v</w:t>
+      </w:r>
       <w:r w:rsidR="004045D2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Vice president</w:t>
+        <w:t>ice president</w:t>
       </w:r>
       <w:r w:rsidR="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D65DDD" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C87ED29" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25CDB24D" w14:textId="1C59361D" w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
+    <w:p w14:paraId="25CDB24D" w14:textId="021F63A8" w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The document may also be signed digitally.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Notification of whether the employee will be re-employed or not is given by the </w:t>
       </w:r>
+      <w:r w:rsidR="00D87323">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>academic v</w:t>
+      </w:r>
       <w:r w:rsidR="0016315A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Vice president</w:t>
+        <w:t>ice president</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the Head of Department. Notification to the </w:t>
+        <w:t xml:space="preserve"> to the Head of Department. Notification </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">employee is provided by the responsible manager. In the case of continued employment, an employment certificate is issued by the department. </w:t>
+        <w:t xml:space="preserve">to the employee is provided by the responsible manager. In the case of continued employment, an employment certificate is issued by the department. </w:t>
       </w:r>
       <w:r>
         <w:t>No further decisions shall be made in the matter.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidSect="00F70973">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="628FF3AD" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
+    <w:p w14:paraId="7F3C35B3" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="331607B1" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
+    <w:p w14:paraId="46B8E802" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans Medium">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DF22081" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
+    <w:p w14:paraId="1D6F7D5F" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10706C30" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
+    <w:p w14:paraId="26FEFD44" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06172112" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="133C8856" wp14:editId="14470C6F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5816600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>312943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1043940" cy="327025"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -3192,51 +3210,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34D090CC" w14:textId="77777777" w:rsidR="00B747DF" w:rsidRPr="00F0618D" w:rsidRDefault="00F0618D" w:rsidP="00F0618D">
     <w:pPr>
       <w:pStyle w:val="Rubrikliten"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B4C9DB" wp14:editId="26B08DA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4324350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>267335</wp:posOffset>
               </wp:positionV>
@@ -3522,51 +3540,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidR="00E66993">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B9445D9" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="0082169F" w:rsidRDefault="00A9264E" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3646BB" wp14:editId="63446DB1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5818505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -3849,51 +3867,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="92E858BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="24BA7D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4709,72 +4727,74 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2A31"/>
     <w:rsid w:val="00017C47"/>
     <w:rsid w:val="0003720D"/>
     <w:rsid w:val="00043E74"/>
     <w:rsid w:val="000527BA"/>
     <w:rsid w:val="00062AD3"/>
     <w:rsid w:val="00085232"/>
     <w:rsid w:val="000904D1"/>
+    <w:rsid w:val="000A110E"/>
     <w:rsid w:val="000B05B2"/>
     <w:rsid w:val="000B6EB1"/>
     <w:rsid w:val="000B78D9"/>
     <w:rsid w:val="000C0824"/>
     <w:rsid w:val="000C52A7"/>
     <w:rsid w:val="00115F82"/>
     <w:rsid w:val="00130604"/>
     <w:rsid w:val="0016315A"/>
     <w:rsid w:val="001636A9"/>
     <w:rsid w:val="00177D2A"/>
     <w:rsid w:val="001A2A31"/>
     <w:rsid w:val="001A4234"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="0027480E"/>
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002C508C"/>
     <w:rsid w:val="002C7910"/>
     <w:rsid w:val="002E27C9"/>
+    <w:rsid w:val="002F0C4F"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0033241B"/>
     <w:rsid w:val="0036362C"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003D7002"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="004045D2"/>
     <w:rsid w:val="0041059B"/>
     <w:rsid w:val="0041788B"/>
     <w:rsid w:val="004210E0"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="004474F8"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="004B7459"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="00570475"/>
@@ -4805,111 +4825,115 @@
     <w:rsid w:val="007D676D"/>
     <w:rsid w:val="007E3EDE"/>
     <w:rsid w:val="008215EB"/>
     <w:rsid w:val="0082169F"/>
     <w:rsid w:val="00835DDF"/>
     <w:rsid w:val="008566DA"/>
     <w:rsid w:val="00874335"/>
     <w:rsid w:val="008931CA"/>
     <w:rsid w:val="008C6DA0"/>
     <w:rsid w:val="008E2C5E"/>
     <w:rsid w:val="00901E8E"/>
     <w:rsid w:val="00902BE9"/>
     <w:rsid w:val="009115CB"/>
     <w:rsid w:val="00926903"/>
     <w:rsid w:val="00935D22"/>
     <w:rsid w:val="0093655E"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00966B1B"/>
     <w:rsid w:val="009A20F5"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009C5E16"/>
     <w:rsid w:val="009C71CF"/>
     <w:rsid w:val="009D22E6"/>
     <w:rsid w:val="009E416A"/>
     <w:rsid w:val="009E4C6F"/>
+    <w:rsid w:val="009E74B9"/>
     <w:rsid w:val="00A0185B"/>
     <w:rsid w:val="00A06538"/>
     <w:rsid w:val="00A15797"/>
     <w:rsid w:val="00A42C3B"/>
     <w:rsid w:val="00A638AE"/>
     <w:rsid w:val="00A8461A"/>
     <w:rsid w:val="00A9264E"/>
     <w:rsid w:val="00AA0171"/>
     <w:rsid w:val="00AA4C67"/>
     <w:rsid w:val="00AB6172"/>
     <w:rsid w:val="00AF6DAD"/>
     <w:rsid w:val="00AF6DCA"/>
     <w:rsid w:val="00B068A1"/>
     <w:rsid w:val="00B209FB"/>
     <w:rsid w:val="00B25F55"/>
     <w:rsid w:val="00B30584"/>
     <w:rsid w:val="00B541C4"/>
     <w:rsid w:val="00B5574B"/>
     <w:rsid w:val="00B747DF"/>
     <w:rsid w:val="00B964A0"/>
     <w:rsid w:val="00BE1CEF"/>
     <w:rsid w:val="00BF578C"/>
     <w:rsid w:val="00C02C2B"/>
     <w:rsid w:val="00C05AB0"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C0676F"/>
     <w:rsid w:val="00C56040"/>
     <w:rsid w:val="00C67EBC"/>
     <w:rsid w:val="00C722CA"/>
     <w:rsid w:val="00C906B6"/>
     <w:rsid w:val="00CC077A"/>
     <w:rsid w:val="00CC1529"/>
     <w:rsid w:val="00CC2444"/>
     <w:rsid w:val="00CC6647"/>
     <w:rsid w:val="00CE13F7"/>
     <w:rsid w:val="00CF3601"/>
     <w:rsid w:val="00D16D28"/>
     <w:rsid w:val="00D3165D"/>
     <w:rsid w:val="00D35317"/>
     <w:rsid w:val="00D36AAE"/>
     <w:rsid w:val="00D64001"/>
     <w:rsid w:val="00D65DDD"/>
+    <w:rsid w:val="00D729F2"/>
     <w:rsid w:val="00D83432"/>
+    <w:rsid w:val="00D87323"/>
     <w:rsid w:val="00DB3855"/>
     <w:rsid w:val="00DB6600"/>
     <w:rsid w:val="00DC63C0"/>
     <w:rsid w:val="00DE1BEB"/>
     <w:rsid w:val="00DE6EE8"/>
     <w:rsid w:val="00E0630E"/>
     <w:rsid w:val="00E0764E"/>
     <w:rsid w:val="00E20EFF"/>
     <w:rsid w:val="00E21149"/>
     <w:rsid w:val="00E545FF"/>
     <w:rsid w:val="00E57646"/>
     <w:rsid w:val="00E603CE"/>
     <w:rsid w:val="00E66993"/>
     <w:rsid w:val="00E72567"/>
     <w:rsid w:val="00E74A53"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E771E6"/>
     <w:rsid w:val="00E868E8"/>
+    <w:rsid w:val="00EA2888"/>
     <w:rsid w:val="00EB2F99"/>
     <w:rsid w:val="00EB3553"/>
     <w:rsid w:val="00F053EC"/>
     <w:rsid w:val="00F0618D"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F251FE"/>
     <w:rsid w:val="00F25B5D"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00F61A73"/>
     <w:rsid w:val="00F70973"/>
     <w:rsid w:val="00F82F1A"/>
     <w:rsid w:val="00FA0546"/>
     <w:rsid w:val="00FB2AFF"/>
     <w:rsid w:val="00FB35AE"/>
     <w:rsid w:val="00FB4B2B"/>
     <w:rsid w:val="00FC522E"/>
     <w:rsid w:val="00FD0D59"/>
     <w:rsid w:val="00FD47B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -31025,93 +31049,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<root xmlns="LPXML">
-[...41 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d38a2c07f4f36005f3c4f84d5a2cc146">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b929705adf473d8b0cc429cd00fedc4" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -31211,151 +31192,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<root xmlns="LPXML">
+  <namn/>
+  <titel/>
+  <avdelning/>
+  <förvaltning/>
+  <kontakt>
+    <telefon/>
+    <mobil/>
+    <epost/>
+    <adress>
+      <co/>
+      <box/>
+      <gata/>
+      <postnr/>
+      <ort/>
+      <land/>
+    </adress>
+  </kontakt>
+  <dokumenttyp/>
+  <Diarienummer/>
+  <Datum/>
+  <version/>
+  <sklass/>
+  <foretag/>
+  <extra1/>
+  <extra2/>
+  <extra3/>
+  <extra4/>
+  <extra5/>
+  <extra6/>
+  <extra7/>
+  <extra8/>
+  <extra9/>
+</root>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB4B77B9-8D8D-48CD-94EE-7BF1EBD284F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{990605F0-F0A3-4D17-8D2D-A11DE3EEC762}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="LPXML"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B63B3EB-FC72-43F7-8BD5-D36FA48FC997}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brevmall_sv</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>460</Words>
-  <Characters>2441</Characters>
+  <Words>464</Words>
+  <Characters>2464</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2896</CharactersWithSpaces>
+  <CharactersWithSpaces>2923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</dc:title>
   <dc:subject/>
   <dc:creator>Carolina Ström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
   </property>