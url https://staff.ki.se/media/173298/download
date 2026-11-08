--- v2 (2026-09-27)
+++ v3 (2026-11-08)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18030407" w14:textId="7BB96148" w:rsidR="001A4234" w:rsidRPr="001A4234" w:rsidRDefault="0042548F" w:rsidP="001A2A31">
       <w:pPr>
         <w:pStyle w:val="Dokumentnamn"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="3799" w:firstLine="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0546">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B01960" wp14:editId="11D60E41">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>613079</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>428625</wp:posOffset>
             </wp:positionV>
@@ -239,72 +239,96 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Employment after reaching the LAS age must be temporary in accordance with Section 5 of LAS and valid for a maximum of one year at a time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6FCB1B" w14:textId="30199800" w:rsidR="001A2A31" w:rsidRPr="0076001F" w:rsidRDefault="00656DC4" w:rsidP="00656DC4">
+    <w:p w14:paraId="1E6FCB1B" w14:textId="7AFC7870" w:rsidR="001A2A31" w:rsidRPr="0076001F" w:rsidRDefault="00656DC4" w:rsidP="00656DC4">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
         <w:spacing w:before="86" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="870052"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A justification using this form must be provided at the start or extension of such employment.</w:t>
+        <w:t xml:space="preserve">A justification using this form must be provided at the start </w:t>
+      </w:r>
+      <w:r w:rsidR="00C52466">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extension of such employment.</w:t>
       </w:r>
       <w:r w:rsidR="004045D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The form must be completed for all categories of employees and at the first employment under Section 5 of LAS. For continued employment thereafter, the form may be reused if the assignment remains the same. The last page and any additions can then be attached as appendices.</w:t>
       </w:r>
@@ -367,51 +391,51 @@
       <w:tr w:rsidR="001A2A31" w14:paraId="1DC6AD82" w14:textId="77777777" w:rsidTr="001A2A31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5D710B" w14:textId="033B0450" w:rsidR="001A2A31" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="002C7910">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2A31" w:rsidRPr="00D87323" w14:paraId="436FC430" w14:textId="77777777" w:rsidTr="001A2A31">
+      <w:tr w:rsidR="001A2A31" w:rsidRPr="00894B5E" w14:paraId="436FC430" w14:textId="77777777" w:rsidTr="001A2A31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E49773A" w14:textId="646B8D55" w:rsidR="001A2A31" w:rsidRPr="00656DC4" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656DC4">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date when the right to remain in employment ceased (when the employee turned 69):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B615074" w14:textId="77777777" w:rsidR="005B17D0" w:rsidRPr="00656DC4" w:rsidRDefault="005B17D0" w:rsidP="00747798">
       <w:pPr>
@@ -1501,52 +1525,57 @@
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="420CE2D6" w14:textId="77777777" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Mandatory Attachments:</w:t>
+        <w:t>Mandatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Attachments:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DE7F20" w14:textId="77777777" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1888,157 +1917,217 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="3914C63B" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:23.45pt;width:335pt;height:5.75pt;flip:y;z-index:251669504;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin" coordorigin="2268,189" coordsize="3080,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIKGl42QMAADMTAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF1v2zYUfR+w/0DoccCiD8t2LMQphrYJ&#10;BnRbgWZ7pyXqA5NEjaQtZ79+h5eSrTjuQ5t0QIoEiEzpXl1ennt4dKWrN/umZjuhdCXbtRdeBB4T&#10;bSqzqi3W3p93Nz9fekwb3ma8lq1Ye/dCe2+uf/zhqu8SEclS1plQDEFanfTd2iuN6RLf12kpGq4v&#10;ZCdaGHOpGm5wqgo/U7xH9Kb2oyBY+L1UWadkKrTG1XfO6F1T/DwXqfkjz7UwrF57yM3QUdFxY4/+&#10;9RVPCsW7skqHNPhXZNHwqsWkh1DvuOFsq6pHoZoqVVLL3FyksvFlnlepoDVgNWFwsppbJbcdraVI&#10;+qI7wARoT3D66rDp77tb1X3qPiqXPYYfZPq3Bi5+3xXJ1G7PC+fMNv1vMkM9+dZIWvg+Vw3L66r7&#10;CzSgK1gc2xPS9wekxd6wFBfjaB7PAxQkhW05C6K5q0Raolz2rihagDkwhper0fR+uHkWXA53RlRA&#10;nyd29iHjIUPLAFBKH1HTT0PtU8k7QcXQFpWPilXZ2psFyyCKVvPYYy1vAMiNEsLSlUUzm7dNAt4j&#10;wHqK7sRi3TSKcB5XW5oBzSMuqwGXEdIwWC4cnieo8CTdanMrJBDiCd990MaxPsOIqp4Nud8B1ryp&#10;sQF+8lnAekYxB+fRJ3zgUzI3G5h/iBJNPBBh/plAs4lbwMZAKGYxJsbLMdd03w7JYsS4FZeASNZJ&#10;beliMwdZ7kKLOULAy67sM85I0DpTgUZn9ztMoqAbp4qhPAbF2DgydtzY3Owcdsh6EJXwL0Fdl1kj&#10;d+JOkoc52QeY62it26mXxYuyG5ntzLjDzkNrO8xtU55UtpU3VV1TteqWMoqC2YpQ0rKuMmu16WhV&#10;bN7Wiu241UT6G1B74AbtaTOKVgqevR/Ghle1G2P2GiBDJRx1Hdc3MrsHjZV0SosnAwalVP96rIfK&#10;rj39z5Yr4bH61xYbchXGMUpn6CSeL4EdU1PLZmrhbYpQa894oIAdvjVOyredqooSMznlaeUvkKW8&#10;sjyn/FxWwwk04X8Sh3k0W0aX+H8sDvG3EIfZLHbkCU/FYWnV1Gqt262onVPMhwz6Im2wIYkex43/&#10;ZdKAAFCGM2G+M2Eg7J+qCxQE9XuVBRKMFy0LiyBAxxDMV49lgdqg5+4Z4jBEZwDyPJKFeIEt+7yy&#10;YEM+SRbihe08zoT5zmSBsH+qLACs127h2Ee8aFnALl3YJ3iMzXr6LrH4Fu0C+i1I0DldoKfN8+rC&#10;mef8a7tATf3Je8Rru6CTl/IWQZ9I8GWG3suGr0j208/0nN46jt+6rv8DAAD//wMAUEsDBBQABgAI&#10;AAAAIQBNoIsJ3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqA0yoYRs&#10;qgoJhBCXhh/16MZLYhHbUey24e1ZTnDcmdHMt9Vq9oM40JRcDAiXCwWCQhutCx3C2+vDxRJEyiZY&#10;M8RACN+UYFWfnlSmtPEYNnRocie4JKTSIPQ5j6WUqe3Jm7SIIwX2PuPkTeZz6qSdzJHL/SCvlCqk&#10;Ny7wQm9Guu+p/Wr2HuF97TTpj+3zi2qJnqzcPjZOI56fzes7EJnm/BeGX3xGh5qZdnEfbBIDAj+S&#10;EXRxC4Ld4kaxsEO4XmqQdSX/49c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMgoaXjZ&#10;AwAAMxMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE2g&#10;iwncAAAABgEAAA8AAAAAAAAAAAAAAAAAMwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA8BwAAAAA=&#10;" o:allowincell="f">
                 <v:shape id="Freeform 23" o:spid="_x0000_s1027" style="position:absolute;left:2268;top:199;width:1076;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1076,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDB+uk1ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gRv7a6xtRq7LTVQaulBWkWvj+wzCWbfxuw2if++WxA8DjPzDbNYDbYWHbW+cqzhdqJA&#10;EOfOVFxoeH/bjB9A+IBssHZMGn7Jw2p5NVpgalzPB+qOoRARwj5FDWUITSqlz0uy6CeuIY7el2st&#10;hijbQpoW+wi3tUyUupcWK44LJTaUlZR/H09Ww+Gn6va7D86Mmn9mr/tZv94+91rfXA/rJxCBhvAf&#10;/mu/GA13aq6S5HE2hculeAfk8gwAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDB+uk1ywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m,l1075,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1075,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 24" o:spid="_x0000_s1028" style="position:absolute;left:3345;top:199;width:768;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="768,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAIdDfdxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0f7D+EO9jbTO2YSmeUIsh81foDLs016drclCbWbr9+GQg+nIfD+eKst5PrxEhDaDwrmM8yEMS1&#10;1w0bBedq/7YCESKyxs4zKfihANvN89MaC+1vfKTxFI1IJRwKVGBj7AspQ23JYZj5njhpFz84jIkO&#10;RuoBb6ncdTLPsoV02HBasNjTzlLdnq5OweGrNFfdtnPzPVa/bCdzXFSlUq8vU/kJItIUH+Z7+qAV&#10;fOTvy3yVAP+X0h2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACHQ33cYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l768,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 25" o:spid="_x0000_s1029" style="position:absolute;left:4116;top:199;width:461;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="461,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4SltiyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9090KiU3qKm1REATBtB9wyd4mwezdNLtN0r/vCoKPw8ycYdbbybZioN43jjU8LxQI&#10;4tKZhisNX5/7+QsIH5ANto5Jwx952G4eZmvMjRv5TEMRKhEh7HPUUIfQ5VL6siaLfuE64uh9u95i&#10;iLKvpOlxjHDbyqVSqbTYcFyosaOPmspL8Ws17JLdj8zS7n3fhuG0Ol4KexoLrZ8ep7dXEIGmcA/f&#10;2gejIVVqmSUqyeB6Kd4BufkHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+EpbYskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l460,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;460,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 26" o:spid="_x0000_s1030" style="position:absolute;left:4579;top:199;width:768;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="768,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrBH8IxQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBN9cWjeD1GWjCOJet+4DHM2Z1DaX0mRd9dMbQfDxfv9vu1/8IGaaYhdYQ7kqQBC3wXRs&#10;NZybt4dnEDEhGxwCk4YvirDf3d5ssTLhykeaT8mKHMKxQg0upbGSMraOPMZVGIkz9xEmjymfk5Vm&#10;wmsO94N8LAolPXacGxyO9Oqo7U8Xr+HwXtuL6fvSfs7NN7vFHlVTa31/t9QvIBIt6V/85z6YPL9U&#10;ar3ePG0U/P6UAZC7HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrBH8IxQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l768,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AD461A" w14:textId="7E99647C" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
+    <w:p w14:paraId="60AD461A" w14:textId="0770A03C" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="15"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of responsible manager/research group leader </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(if not the head of department) for approval of the justification</w:t>
       </w:r>
+      <w:r w:rsidR="00C52466">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (is made before every </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6B65">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>new period</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52466">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of employment)</w:t>
+      </w:r>
       <w:r w:rsidR="000C52A7" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E776685" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="15"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E18D1ED" w14:textId="58FF5F7D" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
+    <w:p w14:paraId="0E18D1ED" w14:textId="6883097D" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Head of Department/</w:t>
       </w:r>
       <w:r w:rsidR="00D729F2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Academic v</w:t>
       </w:r>
       <w:r w:rsidR="004045D2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ice president</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (after year 3) approves continued employment based on the above justification</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B5E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">year 1-3 head of department signs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65DDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>after year 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B5E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> both head of department and academic vice president signs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D65DDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>) approves continued employment based on the above justification</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B5E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00894B5E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(is made before every new period of employment)</w:t>
+      </w:r>
+      <w:r w:rsidR="00894B5E" w:rsidRPr="00D65DDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2639FFA4" w14:textId="77777777" w:rsidR="00D65DDD" w:rsidRPr="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BB4ED5" w14:textId="010343B7" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2314,51 +2403,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5D8BDFAF" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:113.4pt;margin-top:9.45pt;width:154pt;height:1pt;z-index:251665408;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="2268,189" coordsize="3080,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgUuWpzAMAACkTAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfS+w/0DocYFGV8u2EKco2iYo&#10;0N0N0OwH0BJ1wUqiStKW06/vzFCyVSVF0SZdIEXyoJCe4fDwzPCI4vmrQ1OzvVC6ku3G8c88h4k2&#10;lVnVFhvn35vLlyuHacPbjNeyFRvnVmjn1cUfL877LhGBLGWdCcUgSKuTvts4pTFd4ro6LUXD9Zns&#10;RAvGXKqGG+iqws0U7yF6U7uB58VuL1XWKZkKreHXt9boXFD8PBep+SfPtTCs3jiAzdBT0XOLT/fi&#10;nCeF4l1ZpQMM/hMoGl61MOkx1FtuONup6k6opkqV1DI3Z6lsXJnnVSpoDbAa35ut5krJXUdrKZK+&#10;6I40AbUznn46bPr3/kp1H7trZdFD84NM/9PAi9t3RTK1Y7+wzmzb/yUzyCffGUkLP+SqwRCwJHYg&#10;fm+P/IqDYSn86K8Xi5UHaUjB5gdLaBL/aQlJwlFBEEO9oHG1Hk3vhsGhtxpGBjTM5Ymdk3AOuDDv&#10;UEj6xJV+GFcfS94JSoFGLq4VqzKAF4ee58fRcuGwljfAw6USAquUBSECRxTgPvKqp6ROLOimgfvv&#10;0nkiZj0Qc+TUW8aW0BktPEl32lwJSWnh+w/a2GLPoEXJzgbsN8Br3tRQ93+6zGM98zHm4Dz6+F/5&#10;lMzOBgV/jBJMPCDC4huBwombx8ZAkM1iBMbLEWt6aAew0GIcNcWjauukxnpB5FAtNz6ihRDghSv7&#10;hjMARGdK0Ohs/w+TKJCLuVAoh4FQbC0dHTeIDefAJuuhFIj/EmrXImvkXtxI8jCzjQBznax1O/VC&#10;vgjdWNrWDCNwHlrbcW6EPMlsKy+ruqZs1S0hCrxwTSxpWVcZWhGOVsX2Ta3YnqMU0t/A2lduIDlt&#10;RtFKwbN3Q9vwqrZtmL0GkmHT2dK1tb6V2S2UsZJWYOGFAI1Sqs8O60FcN47+tONKOKx+38KOXPtR&#10;BKkz1IkWS+COqallO7XwNoVQG8c4UALYfGOsgu86VRUlzOTTclv5GtQor7DOCZ9FNXRAFP4vdVhF&#10;QRSFUQwbc64OEXL+2OoQhpGtHn+uDkvUU1Rbu10heaNOT0voh8QBQ1J9nHb+j2kDBABpuCfMb6YM&#10;xP1DhYGCQP6edYEU40nrwiqM4+ViFcF2mcvC4lfIQuT7oEBQPHdkIYoBw+PKAoZ8kCxEMR497gnz&#10;m8kCcf9QWQCyno8Lp4PEk5YFH0TBX/nLu6pAh/DHPizAcWt9vyrQu+ZxVeGet/zzYYHO9LPPiOfD&#10;gk6eykcEXTjAfQx9lg13R3jhM+3TR8fphuviCwAAAP//AwBQSwMEFAAGAAgAAAAhACEKC73fAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwkAQhu+FvsMyQm91k1hFYzYi0vYkhWqh9DZmxySY&#10;3Q3ZNYlv3+mpHme+n3++yTajaURPna+dVRBPIxBkC6drWyr4Or49L0H4gFZj4ywpuJGHTf74kGGq&#10;3WA/qT+EUnCJ9SkqqEJoUyl9UZFBP3UtWWZn1xkMPHal1B0OXG4amUTRQhqsLV+osKVdRcXlcDUK&#10;3gcctrP4td9fzrvbz3H+8b2PSamnybhdgwg0hv8w/OmzOuTsdHJXq71oFCTJgtUDg+UKBAfmsxde&#10;nJhEK5B5Ju8/yH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoFLlqcwDAAApEwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIQoLvd8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAAmBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADIHAAAAAA==&#10;" o:allowincell="f">
                 <v:shape id="Freeform 23" o:spid="_x0000_s1027" style="position:absolute;left:2268;top:199;width:1076;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1076,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlD/j2yQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z+KbtKgMMykElhAhPBjQ6OtlPbfF9TrWso1vT0lMfLzf/5stBluLjlpfOdYwHikQxLkz&#10;FRcaPj/WDy8gfEA2WDsmDWfysJjf3swwNa7nPXWHUIgYwj5FDWUITSqlz0uy6EeuIY7cj2sthni2&#10;hTQt9jHc1vJRqURarDg2lNhQVlL+ezhZDftj1e22X5wZNf3O3neTfvm26rW+vxuWryACDeFf/Ofe&#10;mDg/eVJqnDxPJ3D9KQIg5xcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJQ/49skAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l1075,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1075,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 24" o:spid="_x0000_s1028" style="position:absolute;left:3345;top:199;width:768;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="768,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCx5+Y0xQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtprpSpBqlCDJftfsAR3Mmtc2lNLF2+/TLYLDH+/2/7X52vZhoDK1nBctFBoK48bpl&#10;o+CzPr6tQYSIrLH3TAq+KMB+9/y0xVL7B59pukQjUgiHEhXYGIdSytBYchgWfiBO3NWPDmM6RyP1&#10;iI8U7nq5yrJCOmw5NVgc6GCp6S53p+D0UZm77rqluU31N9vZnIu6Uur1Za42ICLN8V/85z7pNH+d&#10;r/L8PS8K+P0pASB3PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCx5+Y0xQAAAOMAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l768,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 25" o:spid="_x0000_s1029" style="position:absolute;left:4116;top:199;width:461;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="461,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCaW8BtygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6katMY2uokWhUBCa9gMu2WsSzN6N2W2S/r0rFPo4zMwZZrMbTC06al1lWcFsGoEg&#10;zq2uuFDw/XV6TkA4j6yxtkwKfsnBbjt62mCqbc+f1GW+EAHCLkUFpfdNKqXLSzLoprYhDt7FtgZ9&#10;kG0hdYt9gJtazqMolgYrDgslNvRWUn7NfoyC4/J4k69xczjVvjuvPq6ZOfeZUpPxsF+D8DT4//Bf&#10;+10rSBZxvFomLzN4XAp3QG7vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJpbwG3KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l460,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;460,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 26" o:spid="_x0000_s1030" style="position:absolute;left:4579;top:199;width:768;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="768,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCDUE2wwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f7B3CGXg30w5WpTNKGQy91e4BDs1Z0rU5KU2sdU9vBGGXH9//Zje7Xkw0htazgnyZgSBuvG7Z&#10;KPiuv17XIEJE1th7JgVXCrDbPj9tsNT+wkeaTtGIFMKhRAU2xqGUMjSWHIalH4gT9+NHhzHB0Ug9&#10;4iWFu16+ZVkhHbacGiwO9Gmp6U5np+Cwr8xZd11ufqf6j+1sjkVdKbV4masPEJHm+C9+uA86zS9W&#10;7/k6X8H9UYIgtzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgg1BNsMAAADhAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l768,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
@@ -2631,51 +2720,51 @@
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group w14:anchorId="5F978F59" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:293.35pt;margin-top:9.45pt;width:154pt;height:1pt;z-index:251666432;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="5867,189" coordsize="3080,20" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+jFEpwgMAACsTAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j6g/4HgxwGNXm3JQpxiaJug&#10;QLcVaPYDaIl6QSVRI2nL2a/v3VG2VbfB0CYYliL+IFC+493D546PKF2+2nct20ltGtWveXDhcyb7&#10;XBVNX635X7fXL1POjBV9IVrVyzW/k4a/unrxy+U4ZDJUtWoLqRkE6U02DmteWztknmfyWnbCXKhB&#10;9mAsle6EhVtdeYUWI0TvWi/0/aU3Kl0MWuXSGPj3jTPyK4pfljK3f5alkZa1aw7YLF01XTd49a4u&#10;RVZpMdRNPsEQP4CiE00PSY+h3ggr2FY3X4Xqmlwro0p7kavOU2XZ5JLWAKsJ/LPV3Gi1HWgtVTZW&#10;w5EmoPaMpx8Om/+xu9HDx+GDduhh+F7lnwzw4o1Dlc3teF85Z7YZf1cF1FNsraKF70vdYQhYEtsT&#10;v3dHfuXeshz+DFaLRepDGXKwBWECQ+I/r6FIOGuRLhPO0JiuDqa30+TIT6eZIU3zROZyEs4JF9Yd&#10;GsmcuDIP4+pjLQZJJTDIxQfNmmLNQz9OFrEfJRFnveiAh2stJXYpC1MEjijA/cCrmZM6s6CbAe7/&#10;lc4TMauJmCOnfrJ0hJ7RIrJ8a+yNVFQWsXtvrGv2AkZU7GLCfgu8ll0Lff+rx3w2sgBjTs4Hn+AL&#10;n5q5bNDwxyjhzAMiLO4JBJTNkh0CQTWrAzBRH7Dm+34CCyMmUFN86rZBGewXRA7dchsgWggBXriy&#10;e5wBIDpHc2c3aUqiQS7OhUJzBkKxcXQMwiI2zIFDNkKnEv819gQh69RO3irysGcbAXKdrG0/90K+&#10;CN2htZ0ZZmAeWtsxN0KeVbZX103bUrXanhCFfrQiLEa1TYFWhGN0tXndarYTKIX0m4j4wg0kpy8o&#10;Wi1F8XYaW9G0bgzZWyAZNp1rXdfrG1XcQRtr5QQWHggwqJX+h7MRxHXNzd9boSVn7bseduQqiGMo&#10;naWbeJEAd0zPLZu5RfQ5hFpzy6EFcPjaOgXfDrqpasgU0HJ79RuoUdlgnxM+h2q6AVH4j9QhAHKD&#10;xI9SaLhzdaDd+9jqsFzFrnuCc3VIlvD8RbV12xWKd9DpeQt9lzhgSOqP087/Pm2AACAN3wjzkykD&#10;cf9QYaAgUL9nXSDFeNq6EEQxnFljeF6fyUJE5X1sWUiS4B5ZiJewZR9XFjDkg2QhXuLR4xthfjJZ&#10;IO4fKgtA1vNx4XSQeNKyEPqrcLn00+Drl4mI9tRj60IaJCvqnufjQvb/eZF4Pi6Y7Km8RtAnB/gi&#10;Qy9m09cj/OQzv6fXjtM3rqvPAAAA//8DAFBLAwQUAAYACAAAACEA1yHRHuAAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiztYKMtTadpAk7TJDYkxC1rvLZa41RN1nZvjznB&#10;0f4//f6crybbigF73zhSEM8iEEilMw1VCj4Pbw8JCB80Gd06QgVX9LAqbm9ynRk30gcO+1AJLiGf&#10;aQV1CF0mpS9rtNrPXIfE2cn1Vgce+0qaXo9cbls5j6KltLohvlDrDjc1luf9xSp4H/W4foxfh+35&#10;tLl+Hxa7r22MSt3fTesXEAGn8AfDrz6rQ8FOR3ch40WrYJEsnxnlIElBMJCkT7w4KphHKcgil/8/&#10;KH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/oxRKcIDAAArEwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1yHRHuAAAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAcBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACkHAAAAAA==&#10;" o:allowincell="f">
                 <v:shape id="Freeform 28" o:spid="_x0000_s1027" style="position:absolute;left:5867;top:199;width:1076;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1076,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0eyiEzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvgt9heYI3u2v/GIndljYgWnqQVtHrI/tMQrNvY3ZN0m/fLRR6HGbmN8x8OdhadNT6yrGGx5EC&#10;QZw7U3Gh4evz9eEZhA/IBmvHpOFIHpaL25s5psb1vKNuHwoRIexT1FCG0KRS+rwki37kGuLo/brW&#10;YoiyLaRpsY9wW8uxUk/SYsVxocSGspLyw/7fatj9Vd12882ZUclP9rGd9au3da/1/d2wegERaAjX&#10;8KX9bjSM1TSZTdUkmcD5U/wDcnECAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdHsohMwA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" path="m,l1075,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1075,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 29" o:spid="_x0000_s1028" style="position:absolute;left:6945;top:199;width:768;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="768,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq+LcVxAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG+xtJnWg0hmlDMZ81foBjuaWdG0upYm126c3wmCP9/t/2/3sezHRGNvAGoqFAkHcBNOy&#10;1XCuP142IGJCNtgHJg0/FGG/e3zYYmnClY80nZIVOYRjiRpcSkMpZWwceYyLMBBn7iuMHlM+RyvN&#10;iNcc7nu5VGolPbacGxwO9O6o6U4Xr+HwWdmL6brCfk/1L7vZHld1pfXz01y9gUg0p3/xn/tg8nyl&#10;VLFWr5sl3H/KAMjdDQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGr4txXEAAAA4wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l768,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 30" o:spid="_x0000_s1029" style="position:absolute;left:7715;top:199;width:461;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="461,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCb1RHfyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;EEXfC/7DMkLf6sbWxjbNKloUBEEw+gFDdpqEZGfT7DZJ/74rFHw83LlnZtL1aBrRU+cqywrmswgE&#10;cW51xYWC62X/9AbCeWSNjWVS8EsO1qvJQ4qJtgOfqc98IYKEXYIKSu/bREqXl2TQzWxLHLIv2xn0&#10;AbtC6g6HIDeNfI6iWBqsOGwosaXPkvI6+zEKdq+7b/ket9t94/vT8lhn5jRkSj1Ox80HCE+jvw//&#10;tw86nD9/WQTrIobbS4FBrv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm9UR38kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l460,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;460,0" o:connectangles="0,0"/>
                 </v:shape>
                 <v:shape id="Freeform 31" o:spid="_x0000_s1030" style="position:absolute;left:8179;top:199;width:768;height:20;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="768,20" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnHMxoxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RSsQw&#10;FETfBf8hXME3N2mFstbNLkUQ93W3fsCluSa1zU1pst3q1xtB8HGYmTPM7rD6USw0xz6whmKjQBB3&#10;wfRsNby3rw9bEDEhGxwDk4YvinDY397ssDbhyidazsmKDOFYowaX0lRLGTtHHuMmTMTZ+wizx5Tl&#10;bKWZ8ZrhfpSlUpX02HNecDjRi6NuOF+8huNbYy9mGAr7ubTf7FZ7qtpG6/u7tXkGkWhN/+G/9tFo&#10;KNVTWVVqWzzC76f8B+T+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGcczGjHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l768,e" filled="f" strokeweight=".33442mm">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;768,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D65DDD" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of Head of </w:t>
@@ -2720,121 +2809,155 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C87ED29" w14:textId="77777777" w:rsidR="000C52A7" w:rsidRPr="00D65DDD" w:rsidRDefault="000C52A7" w:rsidP="000C52A7">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5007"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25CDB24D" w14:textId="021F63A8" w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The document may also be signed digitally.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Notification of whether the employee will be re-employed or not is given by the </w:t>
       </w:r>
       <w:r w:rsidR="00D87323">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>academic v</w:t>
       </w:r>
       <w:r w:rsidR="0016315A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ice president</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the Head of Department. Notification </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">to the employee is provided by the responsible manager. In the case of continued employment, an employment certificate is issued by the department. </w:t>
+        <w:t xml:space="preserve"> to the Head of Department. Notification to the employee is provided by the responsible manager. In the case of continued employment, an employment certificate is issued by the department. </w:t>
       </w:r>
       <w:r>
-        <w:t>No further decisions shall be made in the matter.</w:t>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>further</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>decisions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>made</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>matter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidSect="00F70973">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F3C35B3" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
+    <w:p w14:paraId="3306718A" w14:textId="77777777" w:rsidR="00F80652" w:rsidRDefault="00F80652" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46B8E802" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
+    <w:p w14:paraId="0E1186B9" w14:textId="77777777" w:rsidR="00F80652" w:rsidRDefault="00F80652" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2858,76 +2981,76 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D6F7D5F" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
+    <w:p w14:paraId="329E3591" w14:textId="77777777" w:rsidR="00F80652" w:rsidRDefault="00F80652" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26FEFD44" w14:textId="77777777" w:rsidR="009E74B9" w:rsidRDefault="009E74B9" w:rsidP="001636A9">
+    <w:p w14:paraId="2CED328D" w14:textId="77777777" w:rsidR="00F80652" w:rsidRDefault="00F80652" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06172112" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="133C8856" wp14:editId="14470C6F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5816600</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>312943</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1043940" cy="327025"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -3210,51 +3333,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34D090CC" w14:textId="77777777" w:rsidR="00B747DF" w:rsidRPr="00F0618D" w:rsidRDefault="00F0618D" w:rsidP="00F0618D">
     <w:pPr>
       <w:pStyle w:val="Rubrikliten"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04B4C9DB" wp14:editId="26B08DA2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>4324350</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>267335</wp:posOffset>
               </wp:positionV>
@@ -3540,51 +3663,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidR="00E66993">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B9445D9" w14:textId="77777777" w:rsidR="00A9264E" w:rsidRPr="0082169F" w:rsidRDefault="00A9264E" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3646BB" wp14:editId="63446DB1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>5818505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:posOffset>266700</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1044000" cy="327600"/>
               <wp:effectExtent l="0" t="0" r="3810" b="0"/>
               <wp:wrapNone/>
@@ -3867,51 +3990,51 @@
                         <w:bCs/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="00E72567">
                       <w:rPr>
                         <w:b w:val="0"/>
                         <w:bCs/>
                       </w:rPr>
                       <w:t>)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="92E858BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numreradlista5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="24BA7D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4720,50 +4843,51 @@
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2A31"/>
+    <w:rsid w:val="000124BF"/>
     <w:rsid w:val="00017C47"/>
     <w:rsid w:val="0003720D"/>
     <w:rsid w:val="00043E74"/>
     <w:rsid w:val="000527BA"/>
     <w:rsid w:val="00062AD3"/>
     <w:rsid w:val="00085232"/>
     <w:rsid w:val="000904D1"/>
     <w:rsid w:val="000A110E"/>
     <w:rsid w:val="000B05B2"/>
     <w:rsid w:val="000B6EB1"/>
     <w:rsid w:val="000B78D9"/>
     <w:rsid w:val="000C0824"/>
     <w:rsid w:val="000C52A7"/>
     <w:rsid w:val="00115F82"/>
     <w:rsid w:val="00130604"/>
     <w:rsid w:val="0016315A"/>
     <w:rsid w:val="001636A9"/>
     <w:rsid w:val="00177D2A"/>
     <w:rsid w:val="001A2A31"/>
     <w:rsid w:val="001A4234"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="0027480E"/>
@@ -4793,158 +4917,166 @@
     <w:rsid w:val="004474F8"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="004B7459"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="00570475"/>
     <w:rsid w:val="005B17D0"/>
     <w:rsid w:val="005D3199"/>
     <w:rsid w:val="005F7EEF"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="00630DF2"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00656DC4"/>
     <w:rsid w:val="00666174"/>
     <w:rsid w:val="00670D66"/>
     <w:rsid w:val="00685373"/>
     <w:rsid w:val="00690212"/>
     <w:rsid w:val="006B40E4"/>
     <w:rsid w:val="006D277C"/>
     <w:rsid w:val="006E29FD"/>
     <w:rsid w:val="006F196B"/>
+    <w:rsid w:val="00715B5C"/>
     <w:rsid w:val="007337FB"/>
     <w:rsid w:val="00740DA7"/>
     <w:rsid w:val="00747798"/>
     <w:rsid w:val="0076001F"/>
     <w:rsid w:val="00775674"/>
     <w:rsid w:val="007A1B26"/>
     <w:rsid w:val="007C0A17"/>
     <w:rsid w:val="007D676D"/>
     <w:rsid w:val="007E3EDE"/>
+    <w:rsid w:val="007E6B65"/>
     <w:rsid w:val="008215EB"/>
     <w:rsid w:val="0082169F"/>
     <w:rsid w:val="00835DDF"/>
     <w:rsid w:val="008566DA"/>
     <w:rsid w:val="00874335"/>
     <w:rsid w:val="008931CA"/>
+    <w:rsid w:val="00894B5E"/>
     <w:rsid w:val="008C6DA0"/>
     <w:rsid w:val="008E2C5E"/>
     <w:rsid w:val="00901E8E"/>
     <w:rsid w:val="00902BE9"/>
     <w:rsid w:val="009115CB"/>
     <w:rsid w:val="00926903"/>
     <w:rsid w:val="00935D22"/>
     <w:rsid w:val="0093655E"/>
     <w:rsid w:val="009663ED"/>
     <w:rsid w:val="00966B1B"/>
     <w:rsid w:val="009A20F5"/>
     <w:rsid w:val="009A6896"/>
     <w:rsid w:val="009C5E16"/>
     <w:rsid w:val="009C71CF"/>
     <w:rsid w:val="009D22E6"/>
     <w:rsid w:val="009E416A"/>
     <w:rsid w:val="009E4C6F"/>
     <w:rsid w:val="009E74B9"/>
     <w:rsid w:val="00A0185B"/>
     <w:rsid w:val="00A06538"/>
     <w:rsid w:val="00A15797"/>
     <w:rsid w:val="00A42C3B"/>
+    <w:rsid w:val="00A4790A"/>
     <w:rsid w:val="00A638AE"/>
+    <w:rsid w:val="00A82DF2"/>
     <w:rsid w:val="00A8461A"/>
     <w:rsid w:val="00A9264E"/>
     <w:rsid w:val="00AA0171"/>
     <w:rsid w:val="00AA4C67"/>
     <w:rsid w:val="00AB6172"/>
     <w:rsid w:val="00AF6DAD"/>
     <w:rsid w:val="00AF6DCA"/>
     <w:rsid w:val="00B068A1"/>
     <w:rsid w:val="00B209FB"/>
     <w:rsid w:val="00B25F55"/>
     <w:rsid w:val="00B30584"/>
     <w:rsid w:val="00B541C4"/>
     <w:rsid w:val="00B5574B"/>
     <w:rsid w:val="00B747DF"/>
     <w:rsid w:val="00B964A0"/>
     <w:rsid w:val="00BE1CEF"/>
     <w:rsid w:val="00BF578C"/>
     <w:rsid w:val="00C02C2B"/>
     <w:rsid w:val="00C05AB0"/>
     <w:rsid w:val="00C05DE5"/>
     <w:rsid w:val="00C0676F"/>
+    <w:rsid w:val="00C52466"/>
     <w:rsid w:val="00C56040"/>
     <w:rsid w:val="00C67EBC"/>
     <w:rsid w:val="00C722CA"/>
     <w:rsid w:val="00C906B6"/>
     <w:rsid w:val="00CC077A"/>
     <w:rsid w:val="00CC1529"/>
     <w:rsid w:val="00CC2444"/>
     <w:rsid w:val="00CC6647"/>
     <w:rsid w:val="00CE13F7"/>
+    <w:rsid w:val="00CE224D"/>
     <w:rsid w:val="00CF3601"/>
     <w:rsid w:val="00D16D28"/>
     <w:rsid w:val="00D3165D"/>
     <w:rsid w:val="00D35317"/>
     <w:rsid w:val="00D36AAE"/>
     <w:rsid w:val="00D64001"/>
     <w:rsid w:val="00D65DDD"/>
     <w:rsid w:val="00D729F2"/>
     <w:rsid w:val="00D83432"/>
     <w:rsid w:val="00D87323"/>
     <w:rsid w:val="00DB3855"/>
     <w:rsid w:val="00DB6600"/>
     <w:rsid w:val="00DC63C0"/>
     <w:rsid w:val="00DE1BEB"/>
     <w:rsid w:val="00DE6EE8"/>
     <w:rsid w:val="00E0630E"/>
     <w:rsid w:val="00E0764E"/>
     <w:rsid w:val="00E20EFF"/>
     <w:rsid w:val="00E21149"/>
     <w:rsid w:val="00E545FF"/>
     <w:rsid w:val="00E57646"/>
     <w:rsid w:val="00E603CE"/>
     <w:rsid w:val="00E66993"/>
     <w:rsid w:val="00E72567"/>
     <w:rsid w:val="00E74A53"/>
     <w:rsid w:val="00E7662F"/>
     <w:rsid w:val="00E771E6"/>
     <w:rsid w:val="00E868E8"/>
     <w:rsid w:val="00EA2888"/>
     <w:rsid w:val="00EB2F99"/>
     <w:rsid w:val="00EB3553"/>
     <w:rsid w:val="00F053EC"/>
     <w:rsid w:val="00F0618D"/>
     <w:rsid w:val="00F130A3"/>
     <w:rsid w:val="00F21278"/>
     <w:rsid w:val="00F251FE"/>
     <w:rsid w:val="00F25B5D"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00F61A73"/>
     <w:rsid w:val="00F70973"/>
+    <w:rsid w:val="00F80652"/>
     <w:rsid w:val="00F82F1A"/>
     <w:rsid w:val="00FA0546"/>
     <w:rsid w:val="00FB2AFF"/>
     <w:rsid w:val="00FB35AE"/>
     <w:rsid w:val="00FB4B2B"/>
     <w:rsid w:val="00FC522E"/>
     <w:rsid w:val="00FD0D59"/>
     <w:rsid w:val="00FD47B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -31049,50 +31181,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d38a2c07f4f36005f3c4f84d5a2cc146">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b929705adf473d8b0cc429cd00fedc4" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -31192,194 +31328,190 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <root xmlns="LPXML">
   <namn/>
   <titel/>
   <avdelning/>
   <förvaltning/>
   <kontakt>
     <telefon/>
     <mobil/>
     <epost/>
     <adress>
       <co/>
       <box/>
       <gata/>
       <postnr/>
       <ort/>
       <land/>
     </adress>
   </kontakt>
   <dokumenttyp/>
   <Diarienummer/>
   <Datum/>
   <version/>
   <sklass/>
   <foretag/>
   <extra1/>
   <extra2/>
   <extra3/>
   <extra4/>
   <extra5/>
   <extra6/>
   <extra7/>
   <extra8/>
   <extra9/>
 </root>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB4B77B9-8D8D-48CD-94EE-7BF1EBD284F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B63B3EB-FC72-43F7-8BD5-D36FA48FC997}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="LPXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B63B3EB-FC72-43F7-8BD5-D36FA48FC997}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{990605F0-F0A3-4D17-8D2D-A11DE3EEC762}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brevmall_sv</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>464</Words>
-  <Characters>2464</Characters>
+  <Words>482</Words>
+  <Characters>2637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2923</CharactersWithSpaces>
+  <CharactersWithSpaces>3093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</dc:title>
   <dc:subject/>
   <dc:creator>Carolina Ström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
   </property>