--- v0 (2026-05-09)
+++ v1 (2026-06-18)
@@ -284,170 +284,134 @@
         </w:rPr>
         <w:t>A justification using this form must be provided at the start or extension of such employment.</w:t>
       </w:r>
       <w:r w:rsidR="004045D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The form must be completed for all categories of employees and at the first </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> under Section 5 of LAS. For continued employment thereafter, the form may be reused if the assignment remains the same. The last page and any additions can then be attached as appendices.</w:t>
+        <w:t>The form must be completed for all categories of employees and at the first employment under Section 5 of LAS. For continued employment thereafter, the form may be reused if the assignment remains the same. The last page and any additions can then be attached as appendices.</w:t>
       </w:r>
       <w:r w:rsidRPr="00656DC4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0076001F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information regarding the regulations:</w:t>
       </w:r>
       <w:r w:rsidRPr="0076001F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0076001F">
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="0076001F" w:rsidRPr="0076001F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Guidelines for employment after the right to remain in employment ceases</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="482"/>
         <w:tblW w:w="7650" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7650"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A2A31" w14:paraId="1DC6AD82" w14:textId="77777777" w:rsidTr="001A2A31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5D710B" w14:textId="786765BB" w:rsidR="001A2A31" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
+          <w:p w14:paraId="6A5D710B" w14:textId="033B0450" w:rsidR="001A2A31" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>:</w:t>
             </w:r>
+            <w:r w:rsidR="002C7910">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A2A31" w:rsidRPr="00874335" w14:paraId="436FC430" w14:textId="77777777" w:rsidTr="001A2A31">
+      <w:tr w:rsidR="001A2A31" w:rsidRPr="002C7910" w14:paraId="436FC430" w14:textId="77777777" w:rsidTr="001A2A31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E49773A" w14:textId="646B8D55" w:rsidR="001A2A31" w:rsidRPr="00656DC4" w:rsidRDefault="00656DC4" w:rsidP="001A2A31">
             <w:pPr>
               <w:pStyle w:val="Brdtext"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656DC4">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Date when the right to remain in employment ceased (when the employee turned 69):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B615074" w14:textId="77777777" w:rsidR="005B17D0" w:rsidRPr="00656DC4" w:rsidRDefault="005B17D0" w:rsidP="00747798">
       <w:pPr>
@@ -805,72 +769,59 @@
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="86"/>
         <w:ind w:right="1514"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004045D2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The information on this page is to be completed only for</w:t>
       </w:r>
       <w:r w:rsidR="00D35317" w:rsidRPr="004045D2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004045D2">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">teachers in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="0027480E">
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="0027480E" w:rsidRPr="0076001F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Guidelines for employment after the right to remain in employment ceases</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="72211212" w14:textId="6CD431EB" w:rsidR="00D65DDD" w:rsidRPr="00D65DDD" w:rsidRDefault="0016315A" w:rsidP="00656DC4">
       <w:pPr>
         <w:pStyle w:val="Brdtext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="86"/>
         <w:ind w:right="1514"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Extent </w:t>
       </w:r>
       <w:r w:rsidR="00D65DDD" w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,101 +1501,82 @@
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="420CE2D6" w14:textId="77777777" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Mandatory</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Attachments:</w:t>
+        <w:t>Mandatory Attachments:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DE7F20" w14:textId="77777777" w:rsidR="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information on funding of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Information on funding of the employment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E3152A" w14:textId="1A66051A" w:rsidR="00E21149" w:rsidRPr="00D65DDD" w:rsidRDefault="00D65DDD" w:rsidP="00D65DDD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2808,137 +2740,83 @@
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Notification of whether the employee will be re-employed or not is given by the </w:t>
       </w:r>
       <w:r w:rsidR="0016315A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vice president</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Head of Department. Notification to the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65DDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">employee is provided by the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. In the case of continued employment, an employment certificate is issued by the department. </w:t>
+        <w:t xml:space="preserve">employee is provided by the responsible manager. In the case of continued employment, an employment certificate is issued by the department. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">No </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>No further decisions shall be made in the matter.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C71CF" w:rsidRPr="00307FC0" w:rsidSect="00F70973">
-      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DE915F2" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="628FF3AD" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F9B7D42" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="331607B1" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2964,61 +2842,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78120D38" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="4DF22081" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69902C1B" w14:textId="77777777" w:rsidR="000904D1" w:rsidRDefault="000904D1" w:rsidP="001636A9">
+    <w:p w14:paraId="10706C30" w14:textId="77777777" w:rsidR="0041059B" w:rsidRDefault="0041059B" w:rsidP="001636A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06172112" w14:textId="77777777" w:rsidR="00307FC0" w:rsidRPr="0082169F" w:rsidRDefault="0061653D" w:rsidP="00835DDF">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="840"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -4797,115 +4675,118 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1237283219">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1031688213">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="899368118">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1705326040">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1824856842">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1386833368">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fsTz2J6K6icRQFHLEL4iff20Xh1+2s4llhfSmmZ2NvfmUny7Zgpayz7XF+XLgiWBBYH92a+epMwC2gmUZtD03A==" w:salt="2J24OPWnpZmFlXU7l6yN3A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2A31"/>
     <w:rsid w:val="00017C47"/>
     <w:rsid w:val="0003720D"/>
     <w:rsid w:val="00043E74"/>
     <w:rsid w:val="000527BA"/>
     <w:rsid w:val="00062AD3"/>
+    <w:rsid w:val="00085232"/>
     <w:rsid w:val="000904D1"/>
     <w:rsid w:val="000B05B2"/>
     <w:rsid w:val="000B6EB1"/>
     <w:rsid w:val="000B78D9"/>
     <w:rsid w:val="000C0824"/>
     <w:rsid w:val="000C52A7"/>
     <w:rsid w:val="00115F82"/>
     <w:rsid w:val="00130604"/>
     <w:rsid w:val="0016315A"/>
     <w:rsid w:val="001636A9"/>
     <w:rsid w:val="00177D2A"/>
     <w:rsid w:val="001A2A31"/>
     <w:rsid w:val="001A4234"/>
     <w:rsid w:val="002566F1"/>
     <w:rsid w:val="00256B08"/>
     <w:rsid w:val="00260FFF"/>
     <w:rsid w:val="002644FB"/>
     <w:rsid w:val="0027480E"/>
     <w:rsid w:val="00296E44"/>
     <w:rsid w:val="002A660D"/>
     <w:rsid w:val="002C508C"/>
+    <w:rsid w:val="002C7910"/>
     <w:rsid w:val="002E27C9"/>
     <w:rsid w:val="003038EA"/>
     <w:rsid w:val="00307FC0"/>
     <w:rsid w:val="0033241B"/>
     <w:rsid w:val="0036362C"/>
     <w:rsid w:val="003800D4"/>
     <w:rsid w:val="003926FD"/>
     <w:rsid w:val="003B3D76"/>
     <w:rsid w:val="003D7002"/>
     <w:rsid w:val="003E51FC"/>
     <w:rsid w:val="003F3AAE"/>
     <w:rsid w:val="004045D2"/>
+    <w:rsid w:val="0041059B"/>
     <w:rsid w:val="0041788B"/>
     <w:rsid w:val="004210E0"/>
     <w:rsid w:val="00421BF2"/>
     <w:rsid w:val="0042548F"/>
     <w:rsid w:val="00427A2A"/>
     <w:rsid w:val="004474F8"/>
     <w:rsid w:val="00472F29"/>
     <w:rsid w:val="004B7459"/>
     <w:rsid w:val="004B7D08"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="00530095"/>
     <w:rsid w:val="00544DCC"/>
     <w:rsid w:val="00570475"/>
     <w:rsid w:val="005B17D0"/>
     <w:rsid w:val="005D3199"/>
     <w:rsid w:val="005F7EEF"/>
     <w:rsid w:val="0061653D"/>
     <w:rsid w:val="0061666A"/>
     <w:rsid w:val="00630DF2"/>
     <w:rsid w:val="0064335D"/>
     <w:rsid w:val="0064712A"/>
     <w:rsid w:val="00656DC4"/>
     <w:rsid w:val="00666174"/>
     <w:rsid w:val="00670D66"/>
     <w:rsid w:val="00685373"/>
@@ -30915,51 +30796,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="308826416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/173100/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/173100/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://kise.sharepoint.com/sites/templates/Templates/Brevmall_sv.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="KI">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F0433"/>
       </a:accent1>
@@ -31144,54 +31025,93 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<root xmlns="LPXML">
+  <namn/>
+  <titel/>
+  <avdelning/>
+  <förvaltning/>
+  <kontakt>
+    <telefon/>
+    <mobil/>
+    <epost/>
+    <adress>
+      <co/>
+      <box/>
+      <gata/>
+      <postnr/>
+      <ort/>
+      <land/>
+    </adress>
+  </kontakt>
+  <dokumenttyp/>
+  <Diarienummer/>
+  <Datum/>
+  <version/>
+  <sklass/>
+  <foretag/>
+  <extra1/>
+  <extra2/>
+  <extra3/>
+  <extra4/>
+  <extra5/>
+  <extra6/>
+  <extra7/>
+  <extra8/>
+  <extra9/>
+</root>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100B8615BE51D60BA44B86811C5F608C49E" ma:contentTypeVersion="4" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="d38a2c07f4f36005f3c4f84d5a2cc146">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6843b716-3f6d-4983-a753-faa1afd2f446" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9b929705adf473d8b0cc429cd00fedc4" ns2:_="">
     <xsd:import namespace="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6843b716-3f6d-4983-a753-faa1afd2f446" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -31291,190 +31211,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<root xmlns="LPXML">
-[...32 lines deleted...]
-</root>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11765DD2-CF04-4092-BB54-513ECBC8A31C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="LPXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B63B3EB-FC72-43F7-8BD5-D36FA48FC997}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB4B77B9-8D8D-48CD-94EE-7BF1EBD284F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6843b716-3f6d-4983-a753-faa1afd2f446"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B63B3EB-FC72-43F7-8BD5-D36FA48FC997}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C138EFC-604B-4EB7-B466-5BF4ABDEF6D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="LPXML"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{990605F0-F0A3-4D17-8D2D-A11DE3EEC762}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brevmall_sv</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>460</Words>
-  <Characters>2440</Characters>
+  <Characters>2441</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2895</CharactersWithSpaces>
+  <CharactersWithSpaces>2896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Motivering för bedömning om fortsatt anställning efter att rätten att kvarstå i anställning upphör</dc:title>
   <dc:subject/>
   <dc:creator>Carolina Ström</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B8615BE51D60BA44B86811C5F608C49E</vt:lpwstr>
   </property>