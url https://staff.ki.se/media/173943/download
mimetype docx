--- v0 (2026-09-05)
+++ v1 (2026-10-15)
@@ -1,13888 +1,7937 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B4D7C02" w14:textId="77777777" w:rsidR="001A4234" w:rsidRPr="002760E5" w:rsidRDefault="0042548F" w:rsidP="004921C3">
-[...161 lines deleted...]
-      <w:r w:rsidRPr="006929F6">
+    <w:p w14:paraId="6032A232" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Research Security, Export Control and Compliance Risk Assessment Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425FAE0C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Project Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F4970B" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="009D4E52">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006929F6">
+    <w:p w14:paraId="6BA4D4B4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Project Title:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006929F6">
+      <w:r w:rsidRPr="00823152">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5253646D" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="009D4E52">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="006929F6">
+    <w:p w14:paraId="2D80EF22" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Registration Number/Project Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4662BB00" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department/Equivalent Unit:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ACCC0F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Principal Investigator (PI):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041D4C38" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project Period:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823152">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644084DC" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="009D4E52">
-[...83 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7301C1FA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date of Risk Assessment:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B9885" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Person Responsible for the Risk Assessment:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1196F42C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
       <w:r>
-        <w:rPr>
-[...58 lines deleted...]
-    <w:p w14:paraId="42C92F65" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52">
+        <w:pict w14:anchorId="1012AE67">
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6721E4E5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. Purpose and Scope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5705C7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This risk assessment is intended to support the identification, evaluation, and management of risks related to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17855BF1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006929F6">
-[...3 lines deleted...]
-    <w:p w14:paraId="3B2C1EF7" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52">
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>security</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7224EC50" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006929F6">
-[...3 lines deleted...]
-    <w:p w14:paraId="26ACCB70" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52">
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Export </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D8AA902" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006929F6">
-[...18 lines deleted...]
-    <w:p w14:paraId="3EAC5307" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52">
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Information </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>security</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1B827397" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006929F6">
-[...3 lines deleted...]
-    <w:p w14:paraId="73FA02BD" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52">
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="769934BB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006929F6">
-[...3 lines deleted...]
-    <w:p w14:paraId="59480CA3" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>Biosafety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E88D1B5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006929F6">
-[...16 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>Biosecurity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="11E1FCA0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>collaborations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25A540F2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>Third</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>party risks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4FB94DF1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Artificial intelligence (AI) and emerging technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F00213" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Compliance with applicable laws, regulations, and internal policies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8C5F7B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The risk assessment shall be conducted prior to the start of the project and updated whenever project conditions change. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00823152">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>[</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00823152">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>SEmallXCch</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00823152">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>...ista202610 | Word]</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5037BD96" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="37B9687B">
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0570FD69" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Risk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Model</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB6576C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Likelihood</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2333"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="1183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="47E2995D" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="5B412B76" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FF591B9" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
+          <w:p w14:paraId="20449F81" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006929F6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Likelihood \ Impact</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AE4334F" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
+          <w:p w14:paraId="03A7E678" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006929F6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Low</w:t>
-[...57 lines deleted...]
-              <w:t>High</w:t>
+              <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="355E4114" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="3CF1DD74" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B2267EA" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
-[...56 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6E2D2B9A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55EE95B3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Unlikely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="0BB2FDA5" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="33B6DB1D" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BF37786" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
-[...56 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="25C9746C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C841F70" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Possible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="4F2E4BB5" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="73E6A30D" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CB9676C" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
-[...56 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0900AFB2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A60F011" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Likely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E1B2E1A" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="009D4E52">
-[...5690 lines deleted...]
-        <w:t>Overall Project Assessment</w:t>
+    <w:p w14:paraId="720A12B2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Impact</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3399"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="621"/>
+        <w:gridCol w:w="717"/>
+        <w:gridCol w:w="1183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="03C5DE17" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="1B586023" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="070F76CE" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
+          <w:p w14:paraId="077C22F0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006929F6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Area</w:t>
+              <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="774D64D8" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
+          <w:p w14:paraId="405516CC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006929F6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Low</w:t>
-[...57 lines deleted...]
-              <w:t>High</w:t>
+              <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="3C479E32" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="78E91AC8" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58E5C250" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
-[...65 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="286CD1E5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71BCF3FD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Low</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="17F4B75C" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="4F74C681" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="228CB05E" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
-[...64 lines deleted...]
-              <w:t>☐</w:t>
+          <w:p w14:paraId="21B55DD3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DD222C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4E52" w:rsidRPr="006929F6" w14:paraId="032F54A5" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="1B70D054" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="222B06F6" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="00716D31">
-[...582 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DF01881" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE8FE4F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>High</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E493D06" w14:textId="77777777" w:rsidR="009D4E52" w:rsidRPr="006929F6" w:rsidRDefault="009D4E52" w:rsidP="009D4E52">
-[...927 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="51F4DFC3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1005"/>
-        <w:gridCol w:w="1945"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="6059"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="542122FE" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="4C920D2C" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="425A4D4F" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="3A390CFD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Rating</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Risk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D54AA97" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="39B414E3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Description</w:t>
+              <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="65B50587" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="4C0E7DF1" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="164856B3" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="000262A6">
+          <w:p w14:paraId="1A10407B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
               <w:t>Low</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C866CF2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Managed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>within</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>project</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="4A558A8A" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00F176BB" w14:paraId="242EEA17" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CA1EA86" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="63027478" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Medium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703B0B57" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
-[...21 lines deleted...]
-              <w:t>Possible</w:t>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Mitigation measures shall be planned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="7E6FF36D" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00F176BB" w14:paraId="66A51666" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EB0B596" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="36D733F8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>High</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78F19319" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
-[...21 lines deleted...]
-              <w:t>Likely to occur</w:t>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Enhanced review required before the project may proceed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27DAA4E5" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00A4678A">
-[...12 lines deleted...]
-        <w:t>Impact</w:t>
+    <w:p w14:paraId="05EDB03F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="5EE9FFF6">
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8F01EF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3. Project Risk Matrix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B49E546" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Risk Score</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CED71CA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Risk Score = Likelihood × Impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C333789" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Risk Matrix</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1005"/>
-        <w:gridCol w:w="6563"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="1193"/>
+        <w:gridCol w:w="916"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="1361B366" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="394538A6" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09F4A841" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="63E664D9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Rating</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Impact / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Likelihood</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09E78EE6" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="18B7D01F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Description</w:t>
-            </w:r>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Unlikely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB7EF54" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Possible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="516560F3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Likely</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="373B3BDB" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="50BC0924" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="262BF91E" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
-[...25 lines deleted...]
-              <w:t>Limited impact</w:t>
+          <w:p w14:paraId="2F9B0123" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>High</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> (3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68876478" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2637BF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E35604C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="27ADAE1F" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="540CD8D3" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76740112" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
-[...31 lines deleted...]
-              <w:t>Significant operational or compliance consequences</w:t>
+          <w:p w14:paraId="58B7997F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Medium (2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16887ACD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CDBBFE6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="655DA196" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="4E25C2F4" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="3BAC4F57" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CFDA6F0" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
-[...31 lines deleted...]
-              <w:t>Major legal, security, ethical, or reputational consequences</w:t>
+          <w:p w14:paraId="0BE6EE9F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Low</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> (1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="355D06AE" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD60E89" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF888FE" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19B4DECA" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00A4678A">
-[...305 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5C6C98FE" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2357"/>
-        <w:gridCol w:w="4177"/>
+        <w:gridCol w:w="1258"/>
+        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="4683"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="75C7F9E1" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="5E1F9A50" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A08006A" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="4D3620B0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Risk Type</w:t>
+              <w:t>Risk Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2004DE11" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="3090E6AA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Typical Risk Owner</w:t>
+              <w:t xml:space="preserve">Risk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Level</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41EDE2B9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Required</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="65A0C69B" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00F176BB" w14:paraId="0540F71F" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13CA266D" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="7D6FD75C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>1-2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46A5DEA1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Low</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="645AAA37" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
-[...67 lines deleted...]
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PI with Export Control Support</w:t>
+              <w:t>Manage within normal project activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="7D5347A7" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00F176BB" w14:paraId="74D2926B" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="703CEE57" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="28550C65" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>3-4</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61C95801" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Moderate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04420BFD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
-[...20 lines deleted...]
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PI with Data Protection Officer</w:t>
+              <w:t>Mitigation measures should be documented</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="62155C9E" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00F176BB" w14:paraId="3FC85656" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EF0C0EF" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="4D4804D6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEE6A38" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>High</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6DD66F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
-[...20 lines deleted...]
-              <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
+            <w:r w:rsidRPr="00823152">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>PI with Information Security Function</w:t>
+              <w:t>Mitigation measures required and monitored</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4678A" w:rsidRPr="000262A6" w14:paraId="0EEC8510" w14:textId="77777777" w:rsidTr="00716D31">
+      <w:tr w:rsidR="00823152" w:rsidRPr="00F176BB" w14:paraId="4BFB5402" w14:textId="77777777">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="688F08F7" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00716D31">
+          <w:p w14:paraId="03A4FE62" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBFA09C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Critical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3181648D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
             <w:pPr>
-              <w:spacing w:line="288" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000262A6">
-[...21 lines deleted...]
-              <w:t>PI with Biosafety Officer</w:t>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Escalation and enhanced review required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22B97E99" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A" w:rsidP="00A4678A">
-[...54 lines deleted...]
-    <w:p w14:paraId="75FBD82F" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A">
+    <w:p w14:paraId="03D2A1F4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="520D72EF">
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429BBD38" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Consolidated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Risk Register</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2183"/>
+        <w:gridCol w:w="1297"/>
+        <w:gridCol w:w="1163"/>
+        <w:gridCol w:w="821"/>
+        <w:gridCol w:w="691"/>
+        <w:gridCol w:w="1120"/>
+        <w:gridCol w:w="773"/>
+        <w:gridCol w:w="1008"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="3581200E" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB6F44B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Risk Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C6D11D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A5126B8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Likelihood</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56472ADF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0344988A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Risk Score</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="799C8C58" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mitigation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Measures</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05C0FE3E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Owner</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57E634B6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Residual</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="1FB64196" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B78F2E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve">Research </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Security</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFCA63C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4082336C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DFB9817" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18068CBD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E51F518" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="393469AB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC697B2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="52994623" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFEDAA1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Responsible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Internationalisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="251622BD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3F74BD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="666E6CD2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35519F4A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17589C0C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D673ABF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4588AE" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="073BF1A0" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D249F21" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Due</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Diligence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> Partners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60F99CD6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6302B480" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79D38EE1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="441D3BA8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="308687DB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34169EA5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62D101B9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="43785064" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21B12B51" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Export Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24D79200" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D08E017" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5889C73E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38AD7D26" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A6FCA9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B37C1C7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7511B5CC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="7173DC81" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79B0DAC6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Academic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Freedom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10C5E4F4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12ED2468" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9A735D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7648787F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55438570" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6309B5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64782D6F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="7A1306F7" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04DF3142" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve">Research </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Integrity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01717624" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78CDE94A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7BAE27" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D4CD55" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33D61471" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36DAEF5E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="081DCB75" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="75F00F25" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46FF2C2A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve">Information </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Security</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="464E199B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D391AB0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C1A170" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="695B14CF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="663A4235" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="640AD281" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3A843F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="6A0AA046" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1581E95E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Data Protection/GDPR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33E2766B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E5B45A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34448D21" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E6F9D0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0A7DB2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69850D66" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="305FE616" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="47EE2399" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34B385CE" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Biosafety</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Biosecurity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66210AA6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA261D7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C903F49" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D8A69D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="667CBFBB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD45BF2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD84C26" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="3FB1F076" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D87D9A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>AI and Emerging Technologies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D572855" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B2FEE1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04E8A17C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B87B7CF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A36F04" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28E6DF2C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0C51FB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="42A1037D" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2862B663" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Vendors</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> and Cloud Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFBAD6F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B396160" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13598901" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE998D8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58997A1F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12EEE795" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7236FD51" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="34898B16" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="360F9E04" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Sanctions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve"> and International </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Restrictions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="102DBD7F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45CB73E6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="292A1254" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0DD6D7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03F7C409" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53283D26" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49BEB744" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="2097969F" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA9AD9A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Other Risks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5775A1EB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56D19E52" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B3837C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC801C3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F88E40" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54760331" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6555C0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="727A0C81" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="68FF0A3F">
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3E9A49" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5. Research Security and Sensitive Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB1D23D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Assessment Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DB4154" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Does the project involve:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D66252F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Sensitive information or protected research results?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AD449A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Personal data or other confidential information?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2DC18D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Technology, software or knowledge that may be used for both civilian and military purposes (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dual-use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026736F0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Equipment, materials or methods with potential security implications?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB33A47" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Research in areas identified as critical or strategic technologies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CF8C44" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Technology or knowledge that could be used for surveillance or security-sensitive purposes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F44C859" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC6C849" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="1B390169">
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE7D14" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="74F7C98C">
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E11129A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6. Information Security and Data Protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3003697A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has the information been classified?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF22FDC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are access controls in place?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F22C9CA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Is multi-factor authentication (MFA) used?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A40D12" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are secure storage and backup arrangements in place?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74963856" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are responsibilities for information management documented?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FC426A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Have risks associated with information sharing been identified?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058CAA10" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Have GDPR-related issues been assessed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0064DB38" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383A97AF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="60FBE6BC">
+          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9F216" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="3ACFA346">
+          <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5629123A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7. Third-Party and Supplier Risks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AD2BEB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are external suppliers or consultants involved?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7A789E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are cloud services used for storage or processing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B71F941" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has the supplier’s security posture been assessed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E73E5E7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are data processing agreements in place where required?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F47A25A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Is the geographical location of stored data known?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2C2734" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are incident reporting and monitoring procedures established?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE8E98B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are procedures for termination of services and data deletion in place?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14544E05" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0141C51A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="4AB77A43">
+          <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53331B29" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="7BDA4144">
+          <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA5CDE2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>8. International Collaborations and Due Diligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D8422C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Does the project involve international collaborations?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F817B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Have collaborators undergone appropriate due diligence?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C709F3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Have ownership and control structures been reviewed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D586F2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Does the collaboration involve technologies identified by the EU as strategically important?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A6B951" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Are there links to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or military activities?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B205C9A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has sanctions screening been conducted?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638D434E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are there plans to transfer data, knowledge or technology outside the EU?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5BEC7D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8C597F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="7F06C13D">
+          <v:rect id="_x0000_i1036" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455207B2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="413044F6">
+          <v:rect id="_x0000_i1037" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FE1818" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8A. Research Security and Responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Internationalisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0CEF4828" w14:textId="0279EC16" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section is based on principles outlined in the guidance of the Association of Swedish Higher Education Institutions (SUHF), the European Commission Recommendation on Research Security (2024), and guidance issued by the Inspectorate of Strategic Products (ISP) on export control and responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>internationalisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AFEEB0" w14:textId="1A62B328" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The research security framework is based on a risk-based approach where research security, responsible </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>internationalisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, export control, due diligence of collaboration partners, and the protection of academic freedom and research integrity are mutually reinforcing components of the same governance and risk management process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4264ACB4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Integrated Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B425C45" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has the project undergone a comprehensive assessment covering:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDA859B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="59A1671A" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A">
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>security</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="79444A2C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1FFD3D2B" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>internationalisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4BDE6309" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5120639A" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A">
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Export </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D8A1D39" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6299E1A3" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve"> partners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268FDC17" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="44720A20" w14:textId="77777777" w:rsidR="00A4678A" w:rsidRPr="000262A6" w:rsidRDefault="00A4678A">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>freedom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="77FB23A9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...2993 lines deleted...]
-      <w:pgMar w:top="936" w:right="1418" w:bottom="1701" w:left="2268" w:header="284" w:footer="284" w:gutter="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>integrity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78940B45" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62814017" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="73D25852">
+          <v:rect id="_x0000_i1038" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13848D19" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Strategic Risk Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F25AA48" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Risk of inappropriate transfer of knowledge or technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430280D2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Risk of influence on research integrity or independence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5214CB02" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Risk of influence from a foreign state, state-controlled entity, or external actor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BCF9F3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Risk that research outcomes may be used in ways contrary to Swedish, European, or international security interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CD9A2C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Risk that the collaboration may affect the institution’s reputation, credibility, or trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A05AFC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACF4D96" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="67934284">
+          <v:rect id="_x0000_i1039" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE05DBD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collaboration Partners and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Organisations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="23790B61" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Assessment of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> structure and governance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B65B7B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Assessment of ownership and funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE07651" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Assessment of links to military, intelligence, or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sectors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1127EC5A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Assessment of previous regulatory violations or ethical concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A2F3F7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Assessment of risks relating to human rights, research ethics, or academic freedom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D761834" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168B7C0D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="176B9E31">
+          <v:rect id="_x0000_i1040" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0022CD8D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Academic Freedom and Research Integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523450FF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Research objectives are determined through academic and scientific considerations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C141803" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Publication rights are not unreasonably restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E9F6FD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Intellectual property provisions have been reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB54830" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Conflicts of interest have been identified and managed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789F3213" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ The project complies with institutional requirements for good research practice and research integrity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E50FE8A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54419C85" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="16A08848">
+          <v:rect id="_x0000_i1041" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741E707B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Critical and Emerging Technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECE1A8A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Artificial Intelligence (AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DD03B6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Quantum Technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E44651" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Semiconductor and Advanced Electronics Technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306A6C2A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Biotechnology and Synthetic Biology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC45FD2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Advanced Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719CEFF3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Robotics and Autonomous Systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAE3670" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Advanced Computing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326B3597" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Other Strategic Technology Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F39F98" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Comments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3E7DD4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="2798FAC3">
+          <v:rect id="_x0000_i1042" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6E38A2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Risk Mitigation Measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257F7A31" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Restricted access to information or technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267F6D63" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Enhanced due diligence of collaborators.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019442AA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Export control assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCE231D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Legal review of agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1225E196" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Enhanced information security measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524BF27F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Research security training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A2E0C5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:r w:rsidRPr="00823152">
+        <w:t xml:space="preserve">☐ Other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>measures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7195B3A4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17197EC3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="32D8E50E">
+          <v:rect id="_x0000_i1043" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4820ACC5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="45D8183C">
+          <v:rect id="_x0000_i1044" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2890E8AB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>9. Export Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3ABF90" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Initial Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD3D02E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Is technology, material, software, technical knowledge, or know-how shared internationally?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE63885" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Could the project involve dual-use items?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D132EEA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Could export </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>authorisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be required?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FBB6B9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Will foreign collaborators gain access to laboratories, equipment, or research infrastructure?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9DD0D1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Could the research results have military applications?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2360B433" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEDCCF0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="0E26A0F3">
+          <v:rect id="_x0000_i1045" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DBE6CE" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>End User and End Use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3261F3" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has the end user been identified?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE47D86" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has the end use been documented?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB033C6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Is there a risk of military use?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BF38AD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Is there a risk of diversion to a different user or purpose?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EE2787" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Does the project involve sanctioned parties or high-risk jurisdictions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396F485A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D376428" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="7AF93402">
+          <v:rect id="_x0000_i1046" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510A4CF7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="454D3799">
+          <v:rect id="_x0000_i1047" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13377214" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10. Biosafety and Biosecurity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512034A5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Does the project involve biological agents, toxins, or genetically modified organisms?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B906D70" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Does the project involve synthetic biology or advanced genetic modification?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC3572D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Could the research increase the capabilities of pathogens?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F42BFF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has the potential for misuse been assessed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50489686" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Has a DURC (Dual Use Research of Concern) assessment been conducted where appropriate?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC37810" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E1A812" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="3E5AC0A0">
+          <v:rect id="_x0000_i1048" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF9A576" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="3A9C7E03">
+          <v:rect id="_x0000_i1049" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674D816C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>11. Artificial Intelligence and Emerging Technologies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236AF91B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are AI systems used in the project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E357B9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Are sensitive data processed by AI systems?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A94906" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Could AI systems generate security-critical outputs?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56632579" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Have risks relating to transparency, bias, and data quality been assessed?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A178F0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Is there appropriate control over training data and outputs?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A9564C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4860638C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="209B024C">
+          <v:rect id="_x0000_i1050" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D7C5B5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="75B3E2D7">
+          <v:rect id="_x0000_i1051" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C86E0B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12. Potential Misuse and Unintended Consequences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28328C2A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Assess whether the research results could be used for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3637FDE0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Military purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D135351" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Weapons applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09701535" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Surveillance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEA505F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Impact on critical infrastructure or essential services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571A163D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Dissemination of biological or chemical threats</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED4182D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Other harmful purposes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B02D0C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Risk Mitigation Measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BCEFC4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="11124C04">
+          <v:rect id="_x0000_i1052" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1946F3D8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="05FAFD50">
+          <v:rect id="_x0000_i1053" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52055D70" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>13. Legal and Regulatory Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DE85D4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Research ethics approval requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC0DE53" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ GDPR compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1DD47F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Export control regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126DC469" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Occupational health and safety requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1814B36F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Biosafety regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D346125" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Funder requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7FAEA6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Contractual and intellectual property obligations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765BC07D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Protective security requirements (where applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F45F5E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB589E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="08D4A0F6">
+          <v:rect id="_x0000_i1054" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7283531A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="602FA800">
+          <v:rect id="_x0000_i1055" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33180502" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>14. Competence and Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B84DB3E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Project members have received research security awareness training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DBB83B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Project members have received export control awareness training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7237A00C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Project members have received information security awareness training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B03ECDC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Incident reporting procedures are known.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A2A18B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Required training has been completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1C215F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="1F4CEF67">
+          <v:rect id="_x0000_i1056" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6439051D" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Overall Risk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3184"/>
+        <w:gridCol w:w="533"/>
+        <w:gridCol w:w="979"/>
+        <w:gridCol w:w="606"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="43F5B8FE" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A860DF0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Risk Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03D19951" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Low</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF365E9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="069958F1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>High</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="2BCE4695" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C6BEE4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve">Research </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Security</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="179609C5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72019558" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41CB3573" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="6AE63F5F" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="237698C0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve">Information </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Security</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17CEB054" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4F514B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50EE8EB9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="13C6A750" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E1A1C7F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Data Protection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC3E6B6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7876C541" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7A5974" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="11ED3ADE" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="470D5864" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t xml:space="preserve">International </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Collaborations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6604D43C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="624EEED1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="092CACC8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="3C5C6B18" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F811B1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Export Control</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCB923C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB5E6F4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6A12B4" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="3E55F251" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40853A2E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Biosafety</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00823152">
+              <w:t>Biosecurity</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5215D4F8" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A981B44" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="285ACC22" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="2A9A539F" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="023DEF96" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>AI and Emerging Technologies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1CFF06" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C703F21" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7932BD6F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="28BEEA08" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D86BDD2" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00785875">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Supplier and Third-Party Risks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="352D10EF" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEF6D2E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="283C34B6" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00823152" w:rsidRPr="00823152" w14:paraId="686A1D31" w14:textId="77777777">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F250C6C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>Overall Project Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5A6B12" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26CA513B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="E6E6E6"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9B070C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+            <w:r w:rsidRPr="00823152">
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6824641C" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="65890F5E">
+          <v:rect id="_x0000_i1057" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57216375" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>16. Decision and Follow-Up</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F15ED0" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recommendation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CF2D33" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ The project may proceed without additional measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B05DCFC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ The project may proceed following implementation of proposed mitigation measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFB991F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ The project shall be escalated for enhanced review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112E118E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Justification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2F643F84" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="561F77E4">
+          <v:rect id="_x0000_i1058" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E57702" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Next</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00823152">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05134938" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="10475181">
+          <v:rect id="_x0000_i1059" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEC9361" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="1B0E7604">
+          <v:rect id="_x0000_i1060" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DEC642" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approval</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A689989" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Principal Investigator:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D6E227" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Department:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AED3A7" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FA6D35" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00823152" w:rsidRDefault="003B1CA4" w:rsidP="00823152">
+      <w:r>
+        <w:pict w14:anchorId="14D23B1E">
+          <v:rect id="_x0000_i1061" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763C654A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Escalation Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0606BC53" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Enhanced review should be considered if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B737A1E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Any area is assessed as high risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2820B30E" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ The project involves critical or emerging technologies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0981F7FB" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ International collaborations involve high-risk actors or jurisdictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A130E21" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Export control concerns have been identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2811FFCD" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ There is a risk of inappropriate transfer of knowledge or technology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558F1FF5" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Risks to academic freedom or research integrity have been identified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC9D497" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Significant biosafety or biosecurity risks exist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FED95D9" w14:textId="577FB8FF" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Special requirements from funders, authorities, or contractual obligations require additional review. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689A7C5F" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final Recommendation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A240DA" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Approved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309E93BC" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Approved with Conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E96510A" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Requires Enhanced Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AFB9E1" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ Not Recommended</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7AF75B" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Decision Maker:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27703966" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152" w:rsidP="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00785875">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AF9BA9" w14:textId="77777777" w:rsidR="00823152" w:rsidRPr="00785875" w:rsidRDefault="00823152">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00823152" w:rsidRPr="00785875">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DM Sans">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Consolas">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...1003 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...101 lines deleted...]
-    <w:nsid w:val="023B3C67"/>
+    <w:nsid w:val="6EB865AE"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FA2AA56A"/>
+    <w:tmpl w:val="3C480966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -13984,54 +8033,54 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03F7558F"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="709E2A39"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1C6A7F0E"/>
+    <w:tmpl w:val="27A8B456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -14133,6778 +8182,222 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...6266 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="1" w16cid:durableId="1742751749">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1365054769">
-[...11 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1237283219">
+  <w:num w:numId="2" w16cid:durableId="71313572">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1031688213">
-[...134 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D4E52"/>
-[...150 lines deleted...]
-    <w:rsid w:val="00FC7CE9"/>
+    <w:rsidRoot w:val="00823152"/>
+    <w:rsid w:val="00024B27"/>
+    <w:rsid w:val="00495600"/>
+    <w:rsid w:val="00785875"/>
+    <w:rsid w:val="00823152"/>
+    <w:rsid w:val="00F176BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5BB8ABA3"/>
+  <w14:docId w14:val="7D54579C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3FF28C25-633B-4147-974B-7A9FFB7CF050}"/>
+  <w15:docId w15:val="{BED186AA-3393-4030-9114-85153B1E3DB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="toc 4" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:qFormat="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20950,53 +8443,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -21031,57 +8524,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -21151,25598 +8644,749 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009D4E52"/>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00926903"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DM Sans Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="DM Sans Medium" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:kern w:val="56"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
-      <w:szCs w:val="32"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Rubrik1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C05DE5"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="80"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:spacing w:val="10"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="26"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F25B5D"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F25B5D"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="4"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="006B40E4"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="3B0325" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="270219" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="270219" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:sz w:val="21"/>
-      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00926903"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:rFonts w:ascii="DM Sans Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="DM Sans Medium" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:kern w:val="56"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
-      <w:szCs w:val="32"/>
-      <w:lang w:val="sv-SE"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C05DE5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:kern w:val="56"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="26"/>
-      <w:lang w:val="sv-SE"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F25B5D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:lang w:val="sv-SE"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00F25B5D"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="4"/>
-      <w:lang w:val="sv-SE"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+    <w:name w:val="Rubrik 6 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+    <w:name w:val="Rubrik 7 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik8Char">
+    <w:name w:val="Rubrik 8 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00823152"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Rubrik1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="0061666A"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="0061666A"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:lang w:val="sv-SE"/>
     </w:rPr>
-  </w:style>
-[...90 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="003B3D76"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
-  </w:style>
-[...11 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00A0185B"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:lang w:val="sv-SE"/>
-[...876 lines deleted...]
-      <w:lang w:val="sv-SE"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
-      <w:spacing w:before="200"/>
-      <w:ind w:left="864" w:right="864"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
-    <w:semiHidden/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:lang w:val="sv-SE"/>
     </w:rPr>
-  </w:style>
-[...3095 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listtabell1ljus">
-[...3 lines deleted...]
-    <w:rsid w:val="006B40E4"/>
+  <w:style w:type="character" w:styleId="Starkbetoning">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00823152"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Starktcitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="StarktcitatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00823152"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2190 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...4469 lines deleted...]
-      <w:lang w:val="sv-SE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MakrotextChar">
-    <w:name w:val="Makrotext Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StarktcitatChar">
+    <w:name w:val="Starkt citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Makrotext"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B40E4"/>
+    <w:link w:val="Starktcitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
-[...2 lines deleted...]
-      <w:lang w:val="sv-SE"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Meddelanderubrik">
-[...17 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Starkreferens">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="MeddelanderubrikChar">
-[...6262 lines deleted...]
-    <w:name w:val="Mention"/>
+  <w:style w:type="character" w:styleId="Hyperlnk">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
-      <w:color w:val="2B579A"/>
-[...437 lines deleted...]
-      <w:lang w:val="sv-SE"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B40E4"/>
+    <w:rsid w:val="00823152"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-      <w:lang w:val="sv-SE"/>
-[...7550 lines deleted...]
-      <w:b w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://kise.sharepoint.com/sites/templates/Templates/Basmall_m_logo.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kise-my.sharepoint.com/personal/tina_voosemaa_hedblom_ki_se/_layouts/15/Doc.aspx?sourcedoc=%7B871D5E54-E15F-4118-BE38-AFC593C3C09D%7D&amp;file=SEmallXCchecklista202610.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="KI">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F0433"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="FF876F"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="870052"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFDDD6"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4DB5BC"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="CCEBED"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="870052"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="C490AA"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="KI">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="DM Sans"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="DM Sans"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -46760,65 +9404,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -46839,377 +9483,89 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...269 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Basmall_m_logo.dotx</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>17032</Characters>
+  <Pages>1</Pages>
+  <Words>1771</Words>
+  <Characters>9388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...27 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20205</CharactersWithSpaces>
+  <CharactersWithSpaces>11137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tina Voosemaa Hedblom</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>