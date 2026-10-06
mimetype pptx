--- v9 (2026-09-15)
+++ v10 (2026-10-06)
@@ -77,50 +77,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId1"/>
     <p:sldMasterId id="2147483659" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId32"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId33"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
@@ -355,92 +356,137 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="78758" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="52" d="100"/>
-          <a:sy n="52" d="100"/>
+          <a:sx n="73" d="100"/>
+          <a:sy n="73" d="100"/>
         </p:scale>
-        <p:origin x="64" y="192"/>
+        <p:origin x="896" y="36"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="441"/>
         <p:guide pos="221"/>
         <p:guide orient="horz" pos="751"/>
         <p:guide pos="2190"/>
         <p:guide orient="horz" pos="2754"/>
         <p:guide orient="horz" pos="3105"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="1132" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-10-01T07:38:13.332" v="29" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-10-01T07:38:13.332" v="29" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2185294757" sldId="305"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-10-01T07:38:13.332" v="29" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="305"/>
+            <ac:spMk id="6" creationId="{DE85DB0A-BB9F-37BF-63DB-8817608846A2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-09-24T09:15:57.709" v="8" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="305"/>
+            <ac:graphicFrameMk id="7" creationId="{A9B51951-A333-B0C6-261D-EA67FCE8A339}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-10-01T07:37:35.393" v="25" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="305"/>
+            <ac:graphicFrameMk id="8" creationId="{7D3A6318-233A-5E6B-1622-1F6EF90BF3CE}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -1938,51 +1984,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-09-15</a:t>
+              <a:t>2026-10-01</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -9826,51 +9872,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9942,51 +9988,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10210,51 +10256,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -10349,51 +10395,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B9C76F97-4717-491E-A28A-7D10B067C1B0}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10591,51 +10637,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10774,51 +10820,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
@@ -11232,51 +11278,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>15 september 2026</a:t>
+              <a:t>1 oktober 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11682,51 +11728,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11977,51 +12023,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12401,51 +12447,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12521,51 +12567,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -12854,51 +12900,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13138,51 +13184,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -13431,51 +13477,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -13781,51 +13827,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14606,51 +14652,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>15 september 2026</a:t>
+              <a:t>1 oktober 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -16531,51 +16577,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16704,51 +16750,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19719,51 +19765,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20731,51 +20777,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7502F15-62E3-4EE0-90A4-5B9C7BDAA6D7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20921,51 +20967,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{933A3FFB-CB80-4D69-9685-0416B87D2329}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21448,51 +21494,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03BB775D-E739-44DA-9F4A-428F61AB299D}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21698,51 +21744,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1B1A37D2-BC0D-4BA4-BD84-13B7853BD241}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23216,51 +23262,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23348,51 +23394,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DABA7CA0-F357-45C4-8209-F4A81911C17C}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24987,51 +25033,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6E945C1-77BC-4D9B-850F-AC89F16AD521}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25086,51 +25132,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B419EC2-8210-4936-9F5E-E5A4EDA23680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8949C9C8-C5D7-4801-9B3D-7E29799139CB}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7365A372-EEE0-4FC1-983C-5C14622C348F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -27572,51 +27618,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F540271A-FA01-4174-A717-4908780DEFB4}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28303,51 +28349,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AADAC2-47CA-430D-8CBB-13DC0B5F8D04}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28480,51 +28526,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2AC6AB-8D32-42CC-ADFA-C8F59AAAA69D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{742DF170-58A6-462C-B1B8-F3A9808BDA1A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F9DB62-AA20-4A57-B66C-CC417F7A9DF6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29350,51 +29396,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{75E2B207-8AD5-4295-AEB3-79ED3879B6EF}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29852,51 +29898,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9307B84B-7192-4DA7-829C-0EDBC24318B2}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30336,51 +30382,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30448,51 +30494,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>International ranking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B51951-A333-B0C6-261D-EA67FCE8A339}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="725940096"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="618093304"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352424" y="915566"/>
           <a:ext cx="7560840" cy="1097280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -30761,51 +30807,51 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>33</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>48</a:t>
+                        <a:t>14</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2904025710"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
@@ -30895,51 +30941,51 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>7</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>10</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2384002420"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>EU rank</a:t>
                       </a:r>
@@ -31039,88 +31085,88 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>5</a:t>
+                        <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="688940905"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D3A6318-233A-5E6B-1622-1F6EF90BF3CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1636889572"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3463829787"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352424" y="2067694"/>
           <a:ext cx="5544616" cy="1219200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{7DF18680-E054-41AD-8BC1-D1AEF772440D}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -31160,51 +31206,51 @@
                         <a:rPr lang="en-US" sz="800" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>Times Higher Education </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>World University Rankings </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
-                        <a:t>2025/2026 (published 2025/2026)</a:t>
+                        <a:t>2026/2027 (published 2026)</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" baseline="30000" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                         </a:rPr>
@@ -31302,51 +31348,51 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>World rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="EDF4F4"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>53</a:t>
+                        <a:t>55</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="EDF4F4"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>12</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="EDF4F4"/>
                     </a:solidFill>
@@ -32593,67 +32639,51 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>U</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>pdated</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> </a:t>
-[...15 lines deleted...]
-              <a:t>2026</a:t>
+              <a:t> 30 September 2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D40E8805-C14A-E117-6528-29E627FEA9A2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -32700,51 +32730,51 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="4788233"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475CFD1C-8A02-E615-D01C-E79B1B4B3E54}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -34514,51 +34544,51 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="4788233"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E033A73-56E5-A8DC-55A0-1829CEBFEBC3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -35854,51 +35884,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CD778BB7-840E-42E1-A346-97EA15EC8500}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -36573,51 +36603,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B25267C-4E51-489A-AF57-735E5A70CE69}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1A4754-EF4C-702B-E150-D3B2D133B29D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7884368" y="4287366"/>
@@ -37089,51 +37119,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE0194A-70D6-4B2E-B4B6-80310205B840}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5210E770-2E8E-47DD-AB05-512AFD1FB464}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484C50F2-F300-4034-ACA1-B7AD16839788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37695,51 +37725,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D656B10F-AB4F-4B1A-A04C-CEB9EDC76841}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38355,51 +38385,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E491A7-A9A9-4ADE-BA7A-2F73048B6CE7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38532,51 +38562,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>15 September 2026</a:t>
+              <a:t>01 October 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>