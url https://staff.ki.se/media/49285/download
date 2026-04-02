--- v4 (2026-03-13)
+++ v5 (2026-04-02)
@@ -77,50 +77,51 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId1"/>
     <p:sldMasterId id="2147483659" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId32"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId33"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
@@ -346,101 +347,138 @@
     <a:srgbClr val="870052"/>
     <a:srgbClr val="FBABCF"/>
     <a:srgbClr val="F864A7"/>
     <a:srgbClr val="FFA3E7"/>
     <a:srgbClr val="FFCCFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="78758" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="159" d="100"/>
-          <a:sy n="159" d="100"/>
+          <a:sx n="67" d="100"/>
+          <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="876" y="92"/>
+        <p:origin x="1260" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="441"/>
         <p:guide pos="221"/>
         <p:guide orient="horz" pos="751"/>
         <p:guide pos="2190"/>
         <p:guide orient="horz" pos="2754"/>
         <p:guide orient="horz" pos="3105"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="1132" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:53:30.023" v="40" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:53:30.023" v="40" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2185294757" sldId="305"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:53:30.023" v="40" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="305"/>
+            <ac:spMk id="6" creationId="{DE85DB0A-BB9F-37BF-63DB-8817608846A2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="modGraphic">
+          <ac:chgData name="Sabina Giulini" userId="32f8f275-19ba-4047-9300-3f36a56349d5" providerId="ADAL" clId="{D2D26F78-168A-48B4-887B-C04C11455DF0}" dt="2026-03-26T12:51:06.582" v="24" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2185294757" sldId="305"/>
+            <ac:graphicFrameMk id="9" creationId="{33CE2EFD-AFF2-9E50-C269-FFE69789DF2F}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -1900,51 +1938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-02-25</a:t>
+              <a:t>2026-03-26</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -9788,51 +9826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9904,51 +9942,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10172,51 +10210,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -10311,51 +10349,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B9C76F97-4717-491E-A28A-7D10B067C1B0}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10553,51 +10591,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10736,51 +10774,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
@@ -11194,51 +11232,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11644,51 +11682,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11939,51 +11977,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12363,51 +12401,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12483,51 +12521,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -12816,51 +12854,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13100,51 +13138,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -13393,51 +13431,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -13743,51 +13781,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14568,51 +14606,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>25 februari 2026</a:t>
+              <a:t>26 mars 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -16493,51 +16531,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16666,51 +16704,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19681,51 +19719,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20693,51 +20731,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7502F15-62E3-4EE0-90A4-5B9C7BDAA6D7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20883,51 +20921,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{933A3FFB-CB80-4D69-9685-0416B87D2329}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21410,51 +21448,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03BB775D-E739-44DA-9F4A-428F61AB299D}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21660,51 +21698,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1B1A37D2-BC0D-4BA4-BD84-13B7853BD241}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23178,51 +23216,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23310,51 +23348,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DABA7CA0-F357-45C4-8209-F4A81911C17C}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24949,51 +24987,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6E945C1-77BC-4D9B-850F-AC89F16AD521}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25048,51 +25086,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B419EC2-8210-4936-9F5E-E5A4EDA23680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8949C9C8-C5D7-4801-9B3D-7E29799139CB}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7365A372-EEE0-4FC1-983C-5C14622C348F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -27534,51 +27572,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F540271A-FA01-4174-A717-4908780DEFB4}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28265,51 +28303,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AADAC2-47CA-430D-8CBB-13DC0B5F8D04}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28442,51 +28480,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2AC6AB-8D32-42CC-ADFA-C8F59AAAA69D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{742DF170-58A6-462C-B1B8-F3A9808BDA1A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F9DB62-AA20-4A57-B66C-CC417F7A9DF6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29312,51 +29350,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{75E2B207-8AD5-4295-AEB3-79ED3879B6EF}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29814,51 +29852,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9307B84B-7192-4DA7-829C-0EDBC24318B2}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30298,51 +30336,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -31546,51 +31584,51 @@
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="688940905"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="9" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33CE2EFD-AFF2-9E50-C269-FFE69789DF2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2280024746"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2138087653"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352425" y="3342464"/>
           <a:ext cx="7560840" cy="1097280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -31642,68 +31680,68 @@
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFontTx/>
                         <a:buNone/>
                         <a:tabLst/>
                         <a:defRPr/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>QS World University Rankings 2025 </a:t>
+                        <a:t>QS World University Rankings 2026 </a:t>
                       </a:r>
                       <a:br>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                       </a:br>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
-                        <a:t>(published 2025) </a:t>
+                        <a:t>(published 2026) </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" b="1" u="none" strike="noStrike" baseline="30000" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                         </a:rPr>
                         <a:t>1</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="800" b="1" i="0" u="none" strike="noStrike" baseline="30000" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Calibri"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
@@ -31911,123 +31949,123 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>N.A.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
+                        <a:t>11</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr>
+                    <a:solidFill>
+                      <a:srgbClr val="FEEEEB"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr"/>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>10</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>9</a:t>
+                        <a:t>15</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>14</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>7</a:t>
-[...17 lines deleted...]
-                        <a:t>23</a:t>
+                        <a:t>16</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2904025710"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>Europe rank</a:t>
                       </a:r>
@@ -32043,105 +32081,105 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>N.A.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>5</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>5</a:t>
+                        <a:t>6</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>3</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
@@ -32229,51 +32267,51 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>2</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
@@ -32669,67 +32707,67 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>U</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>pdated</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> 21 </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="sv-SE" sz="600">
+              <a:t> 25 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>January </a:t>
+              <a:t>March</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>2026</a:t>
+              <a:t> 2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2185294757"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -35779,51 +35817,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CD778BB7-840E-42E1-A346-97EA15EC8500}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -36498,51 +36536,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B25267C-4E51-489A-AF57-735E5A70CE69}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1A4754-EF4C-702B-E150-D3B2D133B29D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7884368" y="4287366"/>
@@ -37014,51 +37052,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE0194A-70D6-4B2E-B4B6-80310205B840}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5210E770-2E8E-47DD-AB05-512AFD1FB464}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484C50F2-F300-4034-ACA1-B7AD16839788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37620,51 +37658,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D656B10F-AB4F-4B1A-A04C-CEB9EDC76841}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38280,51 +38318,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E491A7-A9A9-4ADE-BA7A-2F73048B6CE7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38457,51 +38495,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>25 February 2026</a:t>
+              <a:t>26 March 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -41721,54 +41759,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Default Theme</Template>
   <TotalTime></TotalTime>
-  <Words>5434</Words>
+  <Words>5425</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
-  <Paragraphs>643</Paragraphs>
+  <Paragraphs>634</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>