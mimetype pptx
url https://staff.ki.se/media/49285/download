--- v5 (2026-04-02)
+++ v6 (2026-04-23)
@@ -77,51 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483672" r:id="rId1"/>
     <p:sldMasterId id="2147483659" r:id="rId2"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId32"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId33"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
@@ -359,126 +358,89 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="78758" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="67" d="100"/>
           <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="1260" y="44"/>
+        <p:origin x="536" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="441"/>
         <p:guide pos="221"/>
         <p:guide orient="horz" pos="751"/>
         <p:guide pos="2190"/>
         <p:guide orient="horz" pos="2754"/>
         <p:guide orient="horz" pos="3105"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="1132" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
-[...36 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -940,85 +902,123 @@
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="0.21771866797900263"/>
                       <c:h val="0.11924999999999998"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000B-D51A-4691-896D-BD51E4858863}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.4583333333333257E-2"/>
                   <c:y val="3.4791092519685041E-2"/>
                 </c:manualLayout>
               </c:layout>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                    <a:spAutoFit/>
+                  </a:bodyPr>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:pPr>
+                      <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="+mn-lt"/>
+                        <a:ea typeface="+mn-ea"/>
+                        <a:cs typeface="+mn-cs"/>
+                      </a:defRPr>
+                    </a:pPr>
+                    <a:r>
+                      <a:rPr lang="en-US" dirty="0"/>
+                      <a:t>Swedish</a:t>
+                    </a:r>
+                    <a:r>
+                      <a:rPr lang="en-US" baseline="0" dirty="0"/>
+                      <a:t> </a:t>
+                    </a:r>
+                    <a:br>
+                      <a:rPr lang="en-US" baseline="0" dirty="0"/>
+                    </a:br>
+                    <a:r>
+                      <a:rPr lang="en-US" baseline="0" dirty="0"/>
+                      <a:t>companies 2 %</a:t>
+                    </a:r>
+                    <a:endParaRPr lang="en-US" dirty="0"/>
+                  </a:p>
+                </c:rich>
+              </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                   <a:spAutoFit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="sv-SE"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000D-D51A-4691-896D-BD51E4858863}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-0.15625008202099736"/>
                   <c:y val="1.4062746062992012E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                   <a:noAutofit/>
                 </a:bodyPr>
                 <a:lstStyle/>
@@ -1938,51 +1938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-26</a:t>
+              <a:t>2026-04-14</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -9826,51 +9826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9942,51 +9942,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10210,51 +10210,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -10349,51 +10349,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B9C76F97-4717-491E-A28A-7D10B067C1B0}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10591,51 +10591,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10774,51 +10774,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
@@ -11232,51 +11232,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11682,51 +11682,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11977,51 +11977,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12401,51 +12401,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12521,51 +12521,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -12854,51 +12854,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13138,51 +13138,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -13431,51 +13431,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -13781,51 +13781,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14606,51 +14606,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>26 mars 2026</a:t>
+              <a:t>14 april 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -16531,51 +16531,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16704,51 +16704,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16842,51 +16842,51 @@
               <a:t>revenue</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Diagram 2" descr="Ett diagram som visar KI:s intäkter år 2021, totalt 7 560 mnkr. Intäkterna fördelas på:&#10;Statsanslag 43 % &#10;Forskningsråd 14 % &#10;Övriga statliga 6 % &#10;Kommuner och regioner 5 %  &#10;Svenska stiftelser och organisationer 17 %&#10;Utländska stiftelser och organisationer 8 %&#10;Svenska företag 3 % &#10;Utländska företag 3 %&#10;Finansiella intäkter 1 %">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08B9F479-3B5F-CB33-BBF6-06E987152E1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4192563847"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3667590840"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3084512" y="451966"/>
           <a:ext cx="6096000" cy="4064000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2283895708"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -19719,51 +19719,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20731,51 +20731,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7502F15-62E3-4EE0-90A4-5B9C7BDAA6D7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20921,51 +20921,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{933A3FFB-CB80-4D69-9685-0416B87D2329}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21448,51 +21448,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03BB775D-E739-44DA-9F4A-428F61AB299D}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21698,51 +21698,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1B1A37D2-BC0D-4BA4-BD84-13B7853BD241}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23216,51 +23216,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23348,51 +23348,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DABA7CA0-F357-45C4-8209-F4A81911C17C}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24987,51 +24987,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6E945C1-77BC-4D9B-850F-AC89F16AD521}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25086,51 +25086,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B419EC2-8210-4936-9F5E-E5A4EDA23680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8949C9C8-C5D7-4801-9B3D-7E29799139CB}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7365A372-EEE0-4FC1-983C-5C14622C348F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -27572,51 +27572,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F540271A-FA01-4174-A717-4908780DEFB4}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28303,51 +28303,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AADAC2-47CA-430D-8CBB-13DC0B5F8D04}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28480,51 +28480,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2AC6AB-8D32-42CC-ADFA-C8F59AAAA69D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{742DF170-58A6-462C-B1B8-F3A9808BDA1A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F9DB62-AA20-4A57-B66C-CC417F7A9DF6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29350,51 +29350,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{75E2B207-8AD5-4295-AEB3-79ED3879B6EF}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29852,51 +29852,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9307B84B-7192-4DA7-829C-0EDBC24318B2}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30336,51 +30336,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -35817,51 +35817,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CD778BB7-840E-42E1-A346-97EA15EC8500}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -36536,51 +36536,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B25267C-4E51-489A-AF57-735E5A70CE69}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1A4754-EF4C-702B-E150-D3B2D133B29D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7884368" y="4287366"/>
@@ -37052,51 +37052,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE0194A-70D6-4B2E-B4B6-80310205B840}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5210E770-2E8E-47DD-AB05-512AFD1FB464}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484C50F2-F300-4034-ACA1-B7AD16839788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37658,51 +37658,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D656B10F-AB4F-4B1A-A04C-CEB9EDC76841}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38318,51 +38318,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E491A7-A9A9-4ADE-BA7A-2F73048B6CE7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38495,51 +38495,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>26 March 2026</a:t>
+              <a:t>14 April 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -41759,54 +41759,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Default Theme</Template>
   <TotalTime></TotalTime>
-  <Words>5425</Words>
+  <Words>5438</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
-  <Paragraphs>634</Paragraphs>
+  <Paragraphs>643</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>