--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -346,101 +346,101 @@
     <a:srgbClr val="870052"/>
     <a:srgbClr val="FBABCF"/>
     <a:srgbClr val="F864A7"/>
     <a:srgbClr val="FFA3E7"/>
     <a:srgbClr val="FFCCFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="78758" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="67" d="100"/>
-          <a:sy n="67" d="100"/>
+          <a:sx n="156" d="100"/>
+          <a:sy n="156" d="100"/>
         </p:scale>
-        <p:origin x="536" y="44"/>
+        <p:origin x="1866" y="126"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="441"/>
         <p:guide pos="221"/>
         <p:guide orient="horz" pos="751"/>
         <p:guide pos="2190"/>
         <p:guide orient="horz" pos="2754"/>
         <p:guide orient="horz" pos="3105"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="1132" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -961,51 +961,51 @@
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                   <a:spAutoFit/>
                 </a:bodyPr>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="900" b="1" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
                       </a:solidFill>
                       <a:latin typeface="+mn-lt"/>
                       <a:ea typeface="+mn-ea"/>
                       <a:cs typeface="+mn-cs"/>
                     </a:defRPr>
                   </a:pPr>
-                  <a:endParaRPr lang="sv-SE"/>
+                  <a:endParaRPr lang="en-US"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:showDataLabelsRange val="0"/>
                 </c:ext>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000D-D51A-4691-896D-BD51E4858863}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-0.15625008202099736"/>
                   <c:y val="1.4062746062992012E-2"/>
                 </c:manualLayout>
@@ -1938,51 +1938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-04-14</a:t>
+              <a:t>2026-05-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -9345,59 +9345,59 @@
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F6DBA7-38D3-4FF9-B176-AA5B07999DDF}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1088945004"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -9456,54 +9456,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild 3" descr="Logotyp Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C58A32B-CE37-00A7-BB2A-05D502F73940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7181478" y="262850"/>
             <a:ext cx="1691680" cy="704867"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3074" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
@@ -9605,54 +9605,54 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Bild 2" descr="Logotyp Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AC1AD67-1AF6-B109-ABEC-31FF3DEF09CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996951" y="1915479"/>
             <a:ext cx="3150096" cy="1312540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="594535348"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9723,54 +9723,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format på bakgrundstexten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Bild 3" descr="Logotyp Karolinska Institutet.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2DD4E6-57FC-99BA-083F-4F5711AA3717}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2996951" y="1915479"/>
             <a:ext cx="3150096" cy="1312540"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1208404609"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -9826,51 +9826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9942,51 +9942,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10210,51 +10210,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -10349,51 +10349,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B9C76F97-4717-491E-A28A-7D10B067C1B0}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10591,51 +10591,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10774,51 +10774,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
@@ -11232,51 +11232,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>14 april 2026</a:t>
+              <a:t>11 maj 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11682,51 +11682,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11977,51 +11977,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12401,51 +12401,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12521,51 +12521,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -12854,51 +12854,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13138,51 +13138,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -13431,51 +13431,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -13781,51 +13781,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14606,51 +14606,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>14 april 2026</a:t>
+              <a:t>11 maj 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -15123,159 +15123,159 @@
   </p:txStyles>
   <p:extLst>
     <p:ext uri="{27BBF7A9-308A-43DC-89C8-2F10F3537804}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="1620" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17410" name="Rectangle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
@@ -16210,90 +16210,90 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="5984911" y="763748"/>
               <a:ext cx="502365" cy="561330"/>
               <a:chOff x="5633601" y="822761"/>
               <a:chExt cx="957614" cy="1070014"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="20" name="Bild 19" descr="Kvinna med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41AF4CCA-C40A-6AD5-7A6F-51C945F47C2F}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId3">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5633601" y="978375"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="21" name="Bild 20" descr="Man med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C6FF47F-8815-B36D-D3A0-70210BC23E6E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId5">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5676815" y="822761"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="22" name="Grupp 21">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24D100E4-4F31-19D5-1D10-84041BB9FA32}"/>
@@ -16396,90 +16396,90 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="5984911" y="763748"/>
               <a:ext cx="502365" cy="561330"/>
               <a:chOff x="5633601" y="822761"/>
               <a:chExt cx="957614" cy="1070014"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="28" name="Bild 27" descr="Kvinna med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6A95941-5273-0D12-C2F2-FCB3892054A3}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId3">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5633601" y="978375"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="29" name="Bild 28" descr="Man med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2CEA627-9C3A-DC2A-4B84-DF7ECC58D5DB}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId5">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="5676815" y="822761"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{334AC483-96DA-E232-E451-1582CCDCA642}"/>
@@ -16531,51 +16531,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16704,51 +16704,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19719,51 +19719,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20454,132 +20454,132 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Research Council (ERC) projects</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="37" name="Bild 36">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F877664-DC86-57C3-8EC6-99E69E766E09}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1209328" y="1383260"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="38" name="Bild 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD2BC969-8B9D-3BA1-6924-6F93FD4C63A8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7041786" y="1324947"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="39" name="Bild 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AFA8A0F-73C0-3942-08BB-A6E81E1B597C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="15001" t="18033" r="15001" b="37990"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4139953" y="1540971"/>
             <a:ext cx="970497" cy="609704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="16" name="Rak koppling 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{725584F9-BCBA-42C0-8B59-6BBBE9208DD8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -20731,51 +20731,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7502F15-62E3-4EE0-90A4-5B9C7BDAA6D7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20921,51 +20921,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{933A3FFB-CB80-4D69-9685-0416B87D2329}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21448,51 +21448,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03BB775D-E739-44DA-9F4A-428F61AB299D}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21698,51 +21698,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1B1A37D2-BC0D-4BA4-BD84-13B7853BD241}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23216,51 +23216,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23348,51 +23348,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DABA7CA0-F357-45C4-8209-F4A81911C17C}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24987,51 +24987,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6E945C1-77BC-4D9B-850F-AC89F16AD521}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25086,51 +25086,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B419EC2-8210-4936-9F5E-E5A4EDA23680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8949C9C8-C5D7-4801-9B3D-7E29799139CB}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7365A372-EEE0-4FC1-983C-5C14622C348F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -25222,51 +25222,51 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49AC3C8F-5F39-4D2C-8286-10D0B3220680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="255983" y="4790351"/>
+            <a:off x="255983" y="4808762"/>
             <a:ext cx="2851698" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Karolinska Institutet – A </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" altLang="sv-SE" dirty="0">
@@ -25979,126 +25979,126 @@
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="7164288" y="2500554"/>
               <a:ext cx="1854597" cy="1041812"/>
               <a:chOff x="7142648" y="2445939"/>
               <a:chExt cx="1854597" cy="1041812"/>
             </a:xfrm>
           </p:grpSpPr>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="11" name="Bild 10" descr="Användare med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F52699-6E08-1671-2C7B-A7BC5478A7A8}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId3">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="7142648" y="2445939"/>
                 <a:ext cx="914400" cy="914400"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="12" name="Bild 11" descr="Användare med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19D6103C-E1CC-1A37-F029-4A94D40D57DA}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId5">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="8222495" y="2713001"/>
                 <a:ext cx="774750" cy="774750"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="13" name="Bild 12" descr="Hög hatt med hel fyllning">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14160B8-2432-A866-8287-1F37777038D4}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvPicPr>
                 <a:picLocks noChangeAspect="1"/>
               </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
-              <a:blip r:embed="rId7">
+              <a:blip>
                 <a:extLst>
                   <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                    <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
                   </a:ext>
                 </a:extLst>
               </a:blip>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="8415150" y="2524967"/>
                 <a:ext cx="389439" cy="389439"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Grupp 5" descr="A chart showing a time line for the doctoral education at KI. Research under supervision plus courses and learning activities. Including individual study plan established, follow-up, half time control and after four years: public defence PhD.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248152E2-D519-4364-857F-330598908F50}"/>
@@ -27572,51 +27572,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F540271A-FA01-4174-A717-4908780DEFB4}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28303,51 +28303,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AADAC2-47CA-430D-8CBB-13DC0B5F8D04}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28480,51 +28480,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2AC6AB-8D32-42CC-ADFA-C8F59AAAA69D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{742DF170-58A6-462C-B1B8-F3A9808BDA1A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F9DB62-AA20-4A57-B66C-CC417F7A9DF6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29350,51 +29350,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{75E2B207-8AD5-4295-AEB3-79ED3879B6EF}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29852,51 +29852,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9307B84B-7192-4DA7-829C-0EDBC24318B2}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30291,96 +30291,96 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29C2071F-7BFA-F1DC-90DD-834EA9DDC19A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="255983" y="4790351"/>
             <a:ext cx="2371801" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>Karolinska Institutet – a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
               <a:t>medical</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE"/>
+              <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" err="1"/>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
               <a:t>university</a:t>
             </a:r>
-            <a:endParaRPr lang="sv-SE"/>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -32382,163 +32382,50 @@
               </a:rPr>
               <a:t>  1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="700" dirty="0">
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>Only multi-faculty universities are qualified for QS overall ranking</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600" defTabSz="144000">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buAutoNum type="arabicPlain"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="800" dirty="0">
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Platshållare för sidfot 5">
-[...111 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE85DB0A-BB9F-37BF-63DB-8817608846A2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="16200000">
             <a:off x="7763319" y="3268863"/>
             <a:ext cx="2486922" cy="228600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -32731,50 +32618,174 @@
               </a:rPr>
               <a:t> 25 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>March</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> 2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Platshållare för sidfot 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D40E8805-C14A-E117-6528-29E627FEA9A2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="255983" y="4790351"/>
+            <a:ext cx="2371801" cy="171450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>Karolinska Institutet – a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Platshållare för datum 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53AED22E-AC54-6970-3AA7-90094053BC70}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6623447" y="4788233"/>
+            <a:ext cx="1905000" cy="171450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>11 May 2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Platshållare för bildnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475CFD1C-8A02-E615-D01C-E79B1B4B3E54}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8299847" y="4788233"/>
+            <a:ext cx="685800" cy="171450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2185294757"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -32814,114 +32825,50 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>International ranking </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="sv-SE" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t>U.S. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1"/>
               <a:t>News</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
               <a:t> &amp; World </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0" err="1"/>
               <a:t>Report</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
-          </a:p>
-[...62 lines deleted...]
-            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27A783B9-9DD0-2907-FBFC-335AC734909A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm rot="16200000">
             <a:off x="7763319" y="3268863"/>
             <a:ext cx="2486922" cy="228600"/>
           </a:xfrm>
@@ -34490,78 +34437,169 @@
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:srgbClr val="FEEEEB"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="688940905"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Platshållare för sidfot 5">
+          <p:cNvPr id="7" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEC0B2D0-7779-227A-A5AB-39DDADA8CBCC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35873D54-EEAE-8780-DABB-4E64F4548B28}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="255983" y="4787115"/>
-            <a:ext cx="2803849" cy="171450"/>
+            <a:off x="255983" y="4790351"/>
+            <a:ext cx="2371801" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" dirty="0"/>
-              <a:t>Karolinska Institutet – ett medicinskt universitet</a:t>
-            </a:r>
+              <a:t>Karolinska Institutet – a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>medical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" dirty="0" err="1"/>
+              <a:t>university</a:t>
+            </a:r>
+            <a:endParaRPr lang="sv-SE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Platshållare för datum 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B47FE4C8-5DAE-2054-6803-30346EA32934}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6623447" y="4788233"/>
+            <a:ext cx="1905000" cy="171450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
+              <a:rPr lang="en-GB" smtClean="0"/>
+              <a:t>11 May 2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Platshållare för bildnummer 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E033A73-56E5-A8DC-55A0-1829CEBFEBC3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8299847" y="4788233"/>
+            <a:ext cx="685800" cy="171450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:pPr/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="156975557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -35817,51 +35855,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CD778BB7-840E-42E1-A346-97EA15EC8500}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -35974,51 +36012,51 @@
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent1"/>
               </a:buClr>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="sv-SE" sz="1600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
               <a:t>ki.se</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3409487912"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -36536,51 +36574,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B25267C-4E51-489A-AF57-735E5A70CE69}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1A4754-EF4C-702B-E150-D3B2D133B29D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7884368" y="4287366"/>
@@ -37052,51 +37090,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE0194A-70D6-4B2E-B4B6-80310205B840}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5210E770-2E8E-47DD-AB05-512AFD1FB464}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484C50F2-F300-4034-ACA1-B7AD16839788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37658,51 +37696,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D656B10F-AB4F-4B1A-A04C-CEB9EDC76841}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38318,51 +38356,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E491A7-A9A9-4ADE-BA7A-2F73048B6CE7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38495,51 +38533,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>14 April 2026</a:t>
+              <a:t>11 May 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -41759,51 +41797,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Default Theme</Template>
   <TotalTime></TotalTime>
-  <Words>5438</Words>
+  <Words>5434</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
   <Paragraphs>643</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>