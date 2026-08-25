--- v7 (2026-05-13)
+++ v8 (2026-08-25)
@@ -346,101 +346,101 @@
     <a:srgbClr val="870052"/>
     <a:srgbClr val="FBABCF"/>
     <a:srgbClr val="F864A7"/>
     <a:srgbClr val="FFA3E7"/>
     <a:srgbClr val="FFCCFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="78758" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="156" d="100"/>
-          <a:sy n="156" d="100"/>
+          <a:sx n="67" d="100"/>
+          <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="1866" y="126"/>
+        <p:origin x="1260" y="44"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="441"/>
         <p:guide pos="221"/>
         <p:guide orient="horz" pos="751"/>
         <p:guide pos="2190"/>
         <p:guide orient="horz" pos="2754"/>
         <p:guide orient="horz" pos="3105"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="1132" y="84"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="sv-SE"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
@@ -1938,51 +1938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-05-11</a:t>
+              <a:t>2026-08-21</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -9826,51 +9826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9942,51 +9942,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10210,51 +10210,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -10349,51 +10349,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B9C76F97-4717-491E-A28A-7D10B067C1B0}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10591,51 +10591,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10774,51 +10774,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
@@ -11232,51 +11232,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>11 maj 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11682,51 +11682,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11977,51 +11977,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12401,51 +12401,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12521,51 +12521,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -12854,51 +12854,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13138,51 +13138,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -13431,51 +13431,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -13781,51 +13781,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14606,51 +14606,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>11 maj 2026</a:t>
+              <a:t>21 augusti 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -16531,51 +16531,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16704,51 +16704,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19719,51 +19719,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20731,51 +20731,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7502F15-62E3-4EE0-90A4-5B9C7BDAA6D7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20921,51 +20921,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{933A3FFB-CB80-4D69-9685-0416B87D2329}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21448,51 +21448,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03BB775D-E739-44DA-9F4A-428F61AB299D}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21698,51 +21698,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1B1A37D2-BC0D-4BA4-BD84-13B7853BD241}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23216,51 +23216,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23348,51 +23348,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DABA7CA0-F357-45C4-8209-F4A81911C17C}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24987,51 +24987,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6E945C1-77BC-4D9B-850F-AC89F16AD521}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25086,51 +25086,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B419EC2-8210-4936-9F5E-E5A4EDA23680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8949C9C8-C5D7-4801-9B3D-7E29799139CB}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7365A372-EEE0-4FC1-983C-5C14622C348F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -27572,51 +27572,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F540271A-FA01-4174-A717-4908780DEFB4}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28303,51 +28303,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AADAC2-47CA-430D-8CBB-13DC0B5F8D04}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28480,51 +28480,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2AC6AB-8D32-42CC-ADFA-C8F59AAAA69D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{742DF170-58A6-462C-B1B8-F3A9808BDA1A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F9DB62-AA20-4A57-B66C-CC417F7A9DF6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29350,51 +29350,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{75E2B207-8AD5-4295-AEB3-79ED3879B6EF}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29852,51 +29852,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9307B84B-7192-4DA7-829C-0EDBC24318B2}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30336,51 +30336,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30448,51 +30448,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>International ranking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B51951-A333-B0C6-261D-EA67FCE8A339}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3470554711"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747768555"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352424" y="915566"/>
           <a:ext cx="7560840" cy="1097280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -30522,51 +30522,51 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="936104">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4280078791"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1080120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4220435217"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" noProof="0" dirty="0"/>
-                        <a:t>Shanghai Ranking  ARWU, 2025, GRAS 2025</a:t>
+                        <a:t>Shanghai Ranking  ARWU, 2026, GRAS 2025</a:t>
                       </a:r>
                       <a:endParaRPr lang="en-US" sz="800" baseline="30000" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>Overall (ARWU)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
@@ -30662,51 +30662,51 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>World rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>50</a:t>
+                        <a:t>41</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>34</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -30806,51 +30806,51 @@
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>Europe rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>15</a:t>
+                        <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>10</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
@@ -30940,51 +30940,51 @@
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>EU rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
-                        <a:t>7</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -32594,67 +32594,51 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>U</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>pdated</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> 25 </a:t>
-[...15 lines deleted...]
-              <a:t> 2026</a:t>
+              <a:t> 21 August 2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D40E8805-C14A-E117-6528-29E627FEA9A2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -32701,51 +32685,51 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="4788233"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475CFD1C-8A02-E615-D01C-E79B1B4B3E54}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -34515,51 +34499,51 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="4788233"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E033A73-56E5-A8DC-55A0-1829CEBFEBC3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -35855,51 +35839,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CD778BB7-840E-42E1-A346-97EA15EC8500}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -36574,51 +36558,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B25267C-4E51-489A-AF57-735E5A70CE69}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1A4754-EF4C-702B-E150-D3B2D133B29D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7884368" y="4287366"/>
@@ -37090,51 +37074,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE0194A-70D6-4B2E-B4B6-80310205B840}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5210E770-2E8E-47DD-AB05-512AFD1FB464}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484C50F2-F300-4034-ACA1-B7AD16839788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37696,51 +37680,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D656B10F-AB4F-4B1A-A04C-CEB9EDC76841}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38356,51 +38340,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E491A7-A9A9-4ADE-BA7A-2F73048B6CE7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38533,51 +38517,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>11 May 2026</a:t>
+              <a:t>21 August 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -41797,54 +41781,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Default Theme</Template>
   <TotalTime></TotalTime>
-  <Words>5434</Words>
+  <Words>5426</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
-  <Paragraphs>643</Paragraphs>
+  <Paragraphs>635</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>29</vt:i4>
       </vt:variant>