--- v8 (2026-08-25)
+++ v9 (2026-09-15)
@@ -355,54 +355,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="78758" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="67" d="100"/>
-          <a:sy n="67" d="100"/>
+          <a:sx n="52" d="100"/>
+          <a:sy n="52" d="100"/>
         </p:scale>
-        <p:origin x="1260" y="44"/>
+        <p:origin x="64" y="192"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="441"/>
         <p:guide pos="221"/>
         <p:guide orient="horz" pos="751"/>
         <p:guide pos="2190"/>
         <p:guide orient="horz" pos="2754"/>
         <p:guide orient="horz" pos="3105"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="120" d="100"/>
@@ -1938,51 +1938,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FE55F06C-14D9-45DF-81A5-F25F8ECA9886}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-08-21</a:t>
+              <a:t>2026-09-15</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB76FC6-F54A-4120-9B8F-E28E2A08E522}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -2797,59 +2797,59 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för anteckningar 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE" i="0"/>
+              <a:rPr lang="sv-SE" i="0" dirty="0"/>
               <a:t>A general presentation </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="0" err="1"/>
+              <a:rPr lang="sv-SE" i="0" dirty="0" err="1"/>
               <a:t>about</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="sv-SE" i="0"/>
+              <a:rPr lang="sv-SE" i="0" dirty="0"/>
               <a:t> KI</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E4F6DBA7-38D3-4FF9-B176-AA5B07999DDF}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
@@ -9826,51 +9826,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47BAE95B-2559-ED1B-6634-A3474D45E63E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25A6EB3-5C64-4BC3-F7B0-1B6EE2649655}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9942,51 +9942,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10210,51 +10210,51 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -10349,51 +10349,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B9C76F97-4717-491E-A28A-7D10B067C1B0}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för sidfot 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10591,51 +10591,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
@@ -10774,51 +10774,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka här för att ändra format</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
@@ -11232,51 +11232,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7626D6D3-6DAE-403F-85AB-A35BA05568AB}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>21 augusti 2026</a:t>
+              <a:t>15 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11682,51 +11682,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1E5A7778-F154-4AB3-9276-920549E43593}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{15859C56-CB7E-413F-8971-4226A1EF6823}" type="slidenum">
@@ -11977,51 +11977,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för bildnummer 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12401,51 +12401,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -12521,51 +12521,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BA27AD03-ED61-40E0-970C-E13B62139EF9}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F62672A2-7A6E-4D96-9253-F8CDFE0E8C67}" type="slidenum">
@@ -12854,51 +12854,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
@@ -13138,51 +13138,51 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4FB474F6-288B-4BA2-ADE9-A82E7EE38C72}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för bildnummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{73E6EECC-44D8-4442-87AA-D47F74CC81A2}" type="slidenum">
@@ -13431,51 +13431,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Karolinska Institutet – A medical university</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CB17959F-3BCC-44AA-92BA-1DFA416D5351}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för bildnummer 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B5C8723E-5A40-4F9A-B83B-0F0B7FEF2706}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
@@ -13781,51 +13781,51 @@
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6B9EE962-D315-4F0C-BE8B-C1B247806B6A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -14606,51 +14606,51 @@
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="800">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{E6FCE75A-EAA4-4123-8930-E04E73635E7B}" type="datetime4">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr/>
-              <a:t>21 augusti 2026</a:t>
+              <a:t>15 september 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1030" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="8299847" y="4788233"/>
             <a:ext cx="685800" cy="171450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
@@ -16531,51 +16531,51 @@
           <p:cNvPr id="45" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACA8479A-1AA3-4BC9-BEF8-260D849A823D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB1F7B37-A9E5-47E7-8D4B-EBE16D957FC5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -16704,51 +16704,51 @@
           <p:cNvPr id="8" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC5285E-1DAD-468A-A902-D8922C96C1EC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{512A169D-C4EA-4CA0-BF26-9754AD72888D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -19719,51 +19719,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64D36C9-7713-4E96-A2CF-CA2F2D0197CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20731,51 +20731,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F64B1F-D112-42C5-A103-04DD7E6D0983}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C7502F15-62E3-4EE0-90A4-5B9C7BDAA6D7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA631E4-D2E0-401E-A107-65CDEBA5D021}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -20921,51 +20921,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF615DB-6517-43DE-B275-C080A3CE7FCC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{933A3FFB-CB80-4D69-9685-0416B87D2329}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF22697-74DC-4C70-952C-31112ADB84DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21448,51 +21448,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A198B46-3C86-43CC-A189-A4890CE220AA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{03BB775D-E739-44DA-9F4A-428F61AB299D}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4CBD117-F600-48A1-9BCA-F3E3F6D6D2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -21698,51 +21698,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1B1A37D2-BC0D-4BA4-BD84-13B7853BD241}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B194BA2B-2F55-441A-BBF2-28DC4525C51D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23216,51 +23216,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -23348,51 +23348,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4861103-B878-4155-A7A6-12A3087C9276}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DABA7CA0-F357-45C4-8209-F4A81911C17C}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25C5F2E-03FD-4932-B7DE-1D47C1202C04}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -24987,51 +24987,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D274555C-1B9D-4C47-8461-AC9A65DF9678}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6E945C1-77BC-4D9B-850F-AC89F16AD521}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7F030A-EBBE-4EC3-A409-4D2F50121E28}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -25086,51 +25086,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B419EC2-8210-4936-9F5E-E5A4EDA23680}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8949C9C8-C5D7-4801-9B3D-7E29799139CB}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7365A372-EEE0-4FC1-983C-5C14622C348F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -27572,51 +27572,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BEBE55-F0BF-4C1E-AE32-E00B489B9C83}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F540271A-FA01-4174-A717-4908780DEFB4}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEE57A7F-B9F2-4D64-8FD8-AEDE8D482ABF}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28303,51 +28303,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B99EA2-31F0-4E67-B419-A7E7F019BA64}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61AADAC2-47CA-430D-8CBB-13DC0B5F8D04}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66F3B245-DDA1-489D-904E-041F6B01E724}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -28480,51 +28480,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D2AC6AB-8D32-42CC-ADFA-C8F59AAAA69D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{742DF170-58A6-462C-B1B8-F3A9808BDA1A}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F9DB62-AA20-4A57-B66C-CC417F7A9DF6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29350,51 +29350,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9297CDF1-DD6F-45BB-91C0-4ABA9508C0DA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{75E2B207-8AD5-4295-AEB3-79ED3879B6EF}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F549C38B-77B6-4B3B-BFC7-4578D9345178}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -29852,51 +29852,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7527702C-390A-4288-ABC7-D091D30DF15C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9307B84B-7192-4DA7-829C-0EDBC24318B2}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBB50D6-5222-4355-8648-2CC64AEA14E8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30336,51 +30336,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66470DF-5A15-4B56-9039-8F169043532D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAA5C0F1-B506-464E-9EED-062C39FC150C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -30448,51 +30448,51 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>International ranking</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Tabell 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9B51951-A333-B0C6-261D-EA67FCE8A339}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2747768555"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="725940096"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="352424" y="915566"/>
           <a:ext cx="7560840" cy="1097280"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1512168">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2721609653"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1008112">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
@@ -30522,53 +30522,52 @@
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="936104">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4280078791"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="1080120">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4220435217"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="800" noProof="0" dirty="0"/>
-                        <a:t>Shanghai Ranking  ARWU, 2026, GRAS 2025</a:t>
+                        <a:t>Shanghai Ranking  ARWU, 2026, GRAS 2026</a:t>
                       </a:r>
-                      <a:endParaRPr lang="en-US" sz="800" baseline="30000" noProof="0" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>Overall (ARWU)</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
@@ -30622,51 +30621,51 @@
                   </a:txBody>
                   <a:tcPr anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>Human Biological Sciences</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="b"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>Biological Sciences</a:t>
+                        <a:t>Pharmacy &amp; Pharmaceutical Sciences</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr anchor="b"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="456534858"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="0">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>World rank</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -30682,111 +30681,111 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>41</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>34</a:t>
+                        <a:t>33</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>22</a:t>
+                        <a:t>16</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>49</a:t>
+                        <a:t>42</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>39</a:t>
+                        <a:t>33</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>48</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -30824,105 +30823,105 @@
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" b="1" noProof="0" dirty="0"/>
                         <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>10</a:t>
+                        <a:t>9</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>6</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>16</a:t>
+                        <a:t>13</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>10</a:t>
+                        <a:t>7</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>10</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1"/>
                     </a:solidFill>
@@ -30980,91 +30979,91 @@
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>3</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>2</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>7</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
-                        <a:t>3</a:t>
+                        <a:t>2</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="bg1">
                         <a:lumMod val="95000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr algn="ctr"/>
                       <a:r>
                         <a:rPr lang="en-GB" sz="800" noProof="0" dirty="0"/>
                         <a:t>5</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
@@ -32594,51 +32593,67 @@
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>U</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:rPr>
               <a:t>pdated</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="sv-SE" sz="600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t> 21 August 2026</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>15 September </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>2026</a:t>
             </a:r>
             <a:endParaRPr lang="sv-SE" sz="600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D40E8805-C14A-E117-6528-29E627FEA9A2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -32685,51 +32700,51 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="4788233"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{475CFD1C-8A02-E615-D01C-E79B1B4B3E54}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -34499,51 +34514,51 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6623447" y="4788233"/>
             <a:ext cx="1905000" cy="171450"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23DFF42C-3259-4CBF-A8E0-BA3A40CAF8CD}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E033A73-56E5-A8DC-55A0-1829CEBFEBC3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
@@ -35839,51 +35854,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B08A04F-CD43-4990-9475-F5570C00C2FC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CD778BB7-840E-42E1-A346-97EA15EC8500}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA2723BE-DF5A-4D3E-A404-E4F446899C8D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -36558,51 +36573,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA648B8-A9B0-4253-81B1-66C4F7CEF8FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4B25267C-4E51-489A-AF57-735E5A70CE69}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE1A4754-EF4C-702B-E150-D3B2D133B29D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7884368" y="4287366"/>
@@ -37074,51 +37089,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE0194A-70D6-4B2E-B4B6-80310205B840}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5210E770-2E8E-47DD-AB05-512AFD1FB464}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484C50F2-F300-4034-ACA1-B7AD16839788}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -37680,51 +37695,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFC54A44-C2AB-4AC2-B7A4-8F7B436722E7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{D656B10F-AB4F-4B1A-A04C-CEB9EDC76841}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33857470-F71A-47D7-9949-3D8155D23AB2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38340,51 +38355,51 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB214BD2-4871-4552-B7F0-A3203E3A0CD5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B4E491A7-A9A9-4ADE-BA7A-2F73048B6CE7}" type="datetime4">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB3F5EC-0C51-471E-8667-AA75C15595AD}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -38517,51 +38532,51 @@
           <p:cNvPr id="14" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB2EF4B-409B-4C4B-A50E-490097BC7AE8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{36565684-E7E3-4FFE-89FD-C517DFAF7807}" type="datetime4">
               <a:rPr lang="en-GB"/>
               <a:pPr/>
-              <a:t>21 August 2026</a:t>
+              <a:t>15 September 2026</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildnummer 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B17BDD64-4A43-4924-9187-7D923D66192B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -41781,51 +41796,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Default Theme</Template>
   <TotalTime></TotalTime>
-  <Words>5426</Words>
+  <Words>5428</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildspel på skärmen (16:9)</PresentationFormat>
   <Paragraphs>635</Paragraphs>
   <Slides>29</Slides>
   <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Använt teckensnitt</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>