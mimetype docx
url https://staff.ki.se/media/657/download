--- v1 (2026-05-04)
+++ v2 (2026-09-10)
@@ -14,51 +14,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A777571" w14:textId="1A7F4195" w:rsidR="00A664C6" w:rsidRPr="006F45D9" w:rsidRDefault="23A1E044" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Rubrik"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>General rules</w:t>
       </w:r>
       <w:r w:rsidR="24CA8158" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Laboratory Work at ANA Futura</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A5589" w14:textId="77777777" w:rsidR="00610EDC" w:rsidRPr="006F45D9" w:rsidRDefault="00610EDC" w:rsidP="00707046">
       <w:pPr>
@@ -265,173 +265,165 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="3551BBB3" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> different rooms or groups of rooms</w:t>
       </w:r>
       <w:r w:rsidR="3551BBB3" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="7ABECCFC" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are also available </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> each department/section. </w:t>
+        <w:t xml:space="preserve"> are also available at each department/section. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DA1C14" w14:textId="7CCCE63A" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="7BABBAED" w:rsidP="78628886">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>General</w:t>
       </w:r>
       <w:r w:rsidR="3731EE91">
         <w:t xml:space="preserve"> regulation</w:t>
       </w:r>
       <w:r w:rsidR="37A9196D">
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4328A2AD" w14:textId="713B3F77" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
+    <w:p w14:paraId="4328A2AD" w14:textId="6F7C464F" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="50575D2E">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>All staff w</w:t>
       </w:r>
-      <w:r w:rsidR="24CA8158" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="24CA8158" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">ho start work at ANA </w:t>
       </w:r>
-      <w:r w:rsidR="5CF9AEC7" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="5CF9AEC7" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Futura</w:t>
       </w:r>
-      <w:r w:rsidRPr="50575D2E">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
-[...5 lines deleted...]
-      <w:r w:rsidR="0CF24ED0" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="29884AD5" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attend the mandatory </w:t>
+      </w:r>
+      <w:r w:rsidR="0CF24ED0" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ouse</w:t>
       </w:r>
-      <w:r w:rsidR="0A10AA04" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="0A10AA04" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="53A11625" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="53A11625" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">safety </w:t>
       </w:r>
-      <w:r w:rsidR="129E2B79" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="129E2B79" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> fire introduction for Ana Futura within </w:t>
       </w:r>
-      <w:r w:rsidR="56A8D0DA" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="56A8D0DA" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>1 month</w:t>
       </w:r>
-      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="50575D2E">
+      <w:r w:rsidR="0CB8A5E9" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A072D5" w14:textId="77777777" w:rsidR="009F1421" w:rsidRPr="006F45D9" w:rsidRDefault="009F1421" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="426" w:right="-488"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CC2D6E" w14:textId="4C8EFBA2" w:rsidR="00CF314D" w:rsidRPr="006F45D9" w:rsidRDefault="073153BE" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
@@ -598,292 +590,304 @@
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>point</w:t>
       </w:r>
       <w:r w:rsidR="14FD74B6" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> ANA Futura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF65A58" w14:textId="77777777" w:rsidR="009F1421" w:rsidRPr="006F45D9" w:rsidRDefault="009F1421" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:right="-488"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D06A26F" w14:textId="137417C0" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="418E779C" w:rsidP="1A333ACB">
+    <w:p w14:paraId="3D06A26F" w14:textId="3C18F016" w:rsidR="00BF06DC" w:rsidRPr="006F45D9" w:rsidRDefault="418E779C" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-488" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2026E7FC">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are working at KI for </w:t>
       </w:r>
-      <w:r w:rsidR="36E0BD0E" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="36E0BD0E" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>more than</w:t>
       </w:r>
-      <w:r w:rsidR="110C24F6" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="110C24F6" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 </w:t>
       </w:r>
-      <w:r w:rsidR="49CF2D85" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="49CF2D85" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>months,</w:t>
       </w:r>
-      <w:r w:rsidR="1E161CE7" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="1E161CE7" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is mandatory to attend the basic fire safety course. </w:t>
       </w:r>
-      <w:r w:rsidR="51899F68" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="51899F68" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Fire</w:t>
       </w:r>
-      <w:r w:rsidR="1E161CE7" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="1E161CE7" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> safet</w:t>
       </w:r>
-      <w:r w:rsidR="58356AC0" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="58356AC0" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidR="2396E4F3" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="2396E4F3" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">education </w:t>
       </w:r>
-      <w:r w:rsidR="732D654C" w:rsidRPr="2026E7FC">
-[...5 lines deleted...]
-      <w:r w:rsidR="2396E4F3" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="460BB439" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="732D654C" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be repeated every </w:t>
+      </w:r>
+      <w:r w:rsidR="2396E4F3" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:r w:rsidR="1461835B" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="1461835B" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>years</w:t>
       </w:r>
-      <w:r w:rsidR="2396E4F3" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="2396E4F3" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="5025A790" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="5025A790" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="60ABBD6D" w:rsidRPr="2026E7FC">
+        <w:r w:rsidR="60ABBD6D" w:rsidRPr="1B43562E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>Book a basic fire safety education here.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="60ABBD6D" w:rsidRPr="2026E7FC">
+      <w:r w:rsidR="60ABBD6D" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F75F0F" w14:textId="59CC32E8" w:rsidR="00BF06DC" w:rsidRPr="00644ED4" w:rsidRDefault="7BABBAED" w:rsidP="78628886">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Laborato</w:t>
       </w:r>
       <w:r w:rsidR="63A75485">
         <w:t>ry rules and regulation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CF48F58" w14:textId="01FDD8AF" w:rsidR="61CE5D1E" w:rsidRDefault="61CE5D1E" w:rsidP="61CE5D1E"/>
-    <w:p w14:paraId="3088900E" w14:textId="65EDFE2F" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="266D8F05" w:rsidP="1A333ACB">
+    <w:p w14:paraId="3088900E" w14:textId="6ED810FF" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="266D8F05" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61CE5D1E">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">All staff </w:t>
       </w:r>
-      <w:r w:rsidR="33FDC6BE" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="33FDC6BE" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="3518B594" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>start work</w:t>
       </w:r>
-      <w:r w:rsidR="25CBF21B" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="25CBF21B" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="1190AE0A" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="1190AE0A" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="3518B594" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">at ANA Futura </w:t>
       </w:r>
-      <w:r w:rsidR="7E592F84" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="7E592F84" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="3518B594" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">aboratories </w:t>
       </w:r>
-      <w:r w:rsidR="494F6BFD" w:rsidRPr="61CE5D1E">
-[...5 lines deleted...]
-      <w:r w:rsidR="3B4E0406" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="17075436" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="494F6BFD" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3B4E0406" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>obtain</w:t>
       </w:r>
-      <w:r w:rsidR="3518B594" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="3518B594" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="14D7B61B" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="14D7B61B" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>sign</w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> a laboratory introduction</w:t>
       </w:r>
-      <w:r w:rsidR="29BE5627" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="29BE5627" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> arranged by </w:t>
       </w:r>
-      <w:r w:rsidR="4C8DE093" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="4C8DE093" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
-      <w:r w:rsidR="7BABBAED" w:rsidRPr="61CE5D1E">
+      <w:r w:rsidR="7BABBAED" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">department. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01D77505" w14:textId="4AEB75A0" w:rsidR="00090A30" w:rsidRPr="006F45D9" w:rsidRDefault="266D8F05" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Everyone </w:t>
       </w:r>
       <w:r w:rsidR="373C741D" w:rsidRPr="1A333ACB">
@@ -928,150 +932,156 @@
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not work alone in the laboratory after office hours without approval from </w:t>
       </w:r>
       <w:r w:rsidR="50289416" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> superior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7097B9" w14:textId="1A996D2D" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:hanging="284"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="794DDA19" w14:textId="6DAA99F9" w:rsidR="00E963D0" w:rsidRPr="006F45D9" w:rsidRDefault="6105DA9B" w:rsidP="1A333ACB">
+    <w:p w14:paraId="794DDA19" w14:textId="664E530D" w:rsidR="00E963D0" w:rsidRPr="006F45D9" w:rsidRDefault="6105DA9B" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Short-time</w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> visitor</w:t>
       </w:r>
-      <w:r w:rsidR="382D43E7" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="382D43E7" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">/students (1-90 days) are only allowed to be in </w:t>
       </w:r>
-      <w:r w:rsidR="5BD0DFDE" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5BD0DFDE" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ANA</w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> Futura </w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">during office hours and in </w:t>
       </w:r>
-      <w:r w:rsidR="0A8BC52D" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="0A8BC52D" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>the presence</w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a responsible person or </w:t>
       </w:r>
-      <w:r w:rsidR="2665DA61" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="2665DA61" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>supervisor.</w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4B5D64E4" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="4B5D64E4" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidR="5BD0DFDE" w:rsidRPr="1A333ACB">
-[...11 lines deleted...]
-      <w:r w:rsidR="18A9D078" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="5BD0DFDE" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visitor </w:t>
+      </w:r>
+      <w:r w:rsidR="6D378B1F" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carry a badge with </w:t>
+      </w:r>
+      <w:r w:rsidR="18A9D078" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>the name</w:t>
       </w:r>
-      <w:r w:rsidR="09FFDB32" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="09FFDB32" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> and responsible person’s name. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DBF5B03" w14:textId="7AD0B91C" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D482631" w14:textId="09368BC7" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3731EE91" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
@@ -1103,60 +1113,58 @@
         <w:pStyle w:val="Liststycke"/>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E4C730B" w14:textId="0D54565D" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="3683C558" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Work with BSL-2 or BSL-2/</w:t>
       </w:r>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>GMM pathogens must be registered with the Swedish Work Environment Authority (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arbetsmiljöverket</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>) also including a risk assessment form for work with biological agents (</w:t>
       </w:r>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BARA</w:t>
       </w:r>
       <w:r w:rsidR="3731EE91" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>) at</w:t>
       </w:r>
       <w:r w:rsidR="34E8CD1B" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1259,225 +1267,249 @@
         </w:rPr>
         <w:t xml:space="preserve"> including kits and commercial assays, </w:t>
       </w:r>
       <w:r w:rsidR="002DBAF1" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> be labeled with a barcode</w:t>
       </w:r>
       <w:r w:rsidR="002DBAF1" w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00707046">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D06F81B" w14:textId="1B1E19FC" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="7C8BFE05" w:rsidP="1A333ACB">
+    <w:p w14:paraId="0D06F81B" w14:textId="180D945F" w:rsidR="00707046" w:rsidRPr="006F45D9" w:rsidRDefault="7C8BFE05" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0AFB71D6">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Working</w:t>
       </w:r>
-      <w:r w:rsidR="3731EE91" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> with human blood, </w:t>
       </w:r>
-      <w:r w:rsidR="0F255B2B" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="0F255B2B" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>tissue,</w:t>
       </w:r>
-      <w:r w:rsidR="3731EE91" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> or primary cell cultures does not require registration,</w:t>
       </w:r>
-      <w:r w:rsidR="4B2CFE10" w:rsidRPr="0AFB71D6">
-[...5 lines deleted...]
-      <w:r w:rsidR="3731EE91" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="4B2CFE10" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:r w:rsidR="7F09B085" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="4B2CFE10" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>be regarded as potentially infectious material. This work</w:t>
+      </w:r>
+      <w:r w:rsidR="3731EE91" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> should follow specific guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="17BB46AC" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="17BB46AC" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5978368E" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="5978368E" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="5978368E" w:rsidRPr="0AFB71D6">
+        <w:r w:rsidR="5978368E" w:rsidRPr="1B43562E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>https://staff.ki.se/media/162628/download</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5978368E" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="5978368E" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3683C558" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="092E0025" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="092E0025" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="71BB7936" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="71BB7936" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ncluding</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3683C558" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> a risk assessment form for work with clinical </w:t>
       </w:r>
-      <w:r w:rsidR="7AA825E6" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="7AA825E6" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>specimens</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3683C558" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> from humans (</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3683C558" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>HUMRA</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3683C558" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="265BBD13" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="265BBD13" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="3683C558" w:rsidRPr="0AFB71D6">
+      <w:r w:rsidR="3683C558" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="101B7E7F" w14:textId="4514677D" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="68803897" w:rsidP="61CE5D1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>General laboratory</w:t>
       </w:r>
       <w:r w:rsidR="02D83D86">
         <w:t xml:space="preserve"> routines</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBD7FA5" w14:textId="0D3F916F" w:rsidR="00A664C6" w:rsidRPr="00644ED4" w:rsidRDefault="02D83D86" w:rsidP="61CE5D1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67196477" w14:textId="77777777" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="61CE5D1E">
+    <w:p w14:paraId="67196477" w14:textId="0D2595D1" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="61CE5D1E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="61CE5D1E">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A protective coat should be worn when working in the laboratory. </w:t>
+        <w:t xml:space="preserve">A protective coat </w:t>
+      </w:r>
+      <w:r w:rsidR="42692F30" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be worn when working in the laboratory. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F43A83" w14:textId="77777777" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>BSL-1 labs: white lab coat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7091FB" w14:textId="0C9E0563" w:rsidR="00C02301" w:rsidRPr="006F45D9" w:rsidRDefault="68803897" w:rsidP="6558BA52">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
@@ -1661,161 +1693,157 @@
       </w:pPr>
       <w:r w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>As an alternative to p</w:t>
       </w:r>
       <w:r w:rsidR="3A5ADEBA" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>rivate clothes</w:t>
       </w:r>
       <w:r w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="3A5ADEBA" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="286C4AD3" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>scrubs</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="68803897" w:rsidRPr="37D071A8">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (sanitary clothing, not protective) could be used under the lab coat.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B7083F" w14:textId="038FEE7A" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="23806A6A" w:rsidP="1A333ACB">
+    <w:p w14:paraId="66B7083F" w14:textId="5DE15F90" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="23806A6A" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Classified </w:t>
       </w:r>
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="68803897" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Gloves sh</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="018EBDAA" w:rsidRPr="1A333ACB">
+        <w:t xml:space="preserve">Gloves </w:t>
+      </w:r>
+      <w:r w:rsidR="72E3FF62" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ould be used</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2E682CEA" w:rsidRPr="1A333ACB">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="018EBDAA" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve"> be used</w:t>
+      </w:r>
+      <w:r w:rsidR="2E682CEA" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> according to the risk assessment in </w:t>
       </w:r>
-      <w:r w:rsidR="68803897" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="68803897" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>BSL-2 laboratories, and safety glasses when necessary.</w:t>
       </w:r>
-      <w:r w:rsidR="007001CC">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C85F8E" w14:textId="65D51860" w:rsidR="00DD39B7" w:rsidRPr="006F45D9" w:rsidRDefault="539A7EA2" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-489" w:hanging="294"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You are only allowed to wear </w:t>
       </w:r>
       <w:r w:rsidR="3EA1637C" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>a glove</w:t>
       </w:r>
       <w:r w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="5A2F6914" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> one hand </w:t>
+        <w:t xml:space="preserve">on one hand </w:t>
       </w:r>
       <w:r w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t>in the corridor</w:t>
       </w:r>
       <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s and </w:t>
       </w:r>
       <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="78B05E81" w:rsidRPr="6AE3A859">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
         </w:rPr>
@@ -2340,65 +2368,51 @@
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Avoid skin contact with chemicals and microorganisms.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C5BE8F" w14:textId="4A241A7D" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keep the work area free of chemicals and equipment that </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> not used.</w:t>
+        <w:t>Keep the work area free of chemicals and equipment that is not used.</w:t>
       </w:r>
       <w:r w:rsidR="00B921DB">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2C2601" w14:textId="359D26C8" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6558BA52">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">To avoid biohazard or contamination, do not move laboratory equipment between the rooms </w:t>
       </w:r>
       <w:r w:rsidR="12A709E9" w:rsidRPr="6558BA52">
@@ -2415,194 +2429,216 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B58EF8A" w14:textId="481ACF8E" w:rsidR="00C92DD4" w:rsidRPr="006F45D9" w:rsidRDefault="5D5E473B" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Transfer of materials in the corridors:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABAB4BB" w14:textId="585A5DA7" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="5D5E473B" w:rsidP="1A333ACB">
+    <w:p w14:paraId="2ABAB4BB" w14:textId="5EAB01D9" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="5D5E473B" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Blood products and s</w:t>
       </w:r>
-      <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3FC43121" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">amples containing </w:t>
       </w:r>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">known </w:t>
       </w:r>
-      <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3FC43121" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">viable BSL-2 </w:t>
       </w:r>
-      <w:r w:rsidR="1CE7B432" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="1CE7B432" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>pathogens</w:t>
       </w:r>
-      <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
-[...26 lines deleted...]
-    <w:p w14:paraId="57B43589" w14:textId="685D7DC0" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="1B32A9BD" w:rsidP="1A333ACB">
+      <w:r w:rsidR="3FC43121" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="53F8F70C" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="3FC43121" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be transferred between laboratories in sealed containers. </w:t>
+      </w:r>
+      <w:r w:rsidR="52B39166" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>(no spill risk)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B43589" w14:textId="02109AE2" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="1B32A9BD" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Inactivated samples</w:t>
       </w:r>
-      <w:r w:rsidR="3FC43121" w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="07D55913" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="3FC43121" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4EDB8114" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="3FC43121" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be transferred between laboratories covered with Parafilm or similar</w:t>
+      </w:r>
+      <w:r w:rsidR="07D55913" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in a sealed container</w:t>
       </w:r>
-      <w:r w:rsidR="50517549" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="50517549" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="52B39166" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">(Limited </w:t>
       </w:r>
-      <w:r w:rsidR="52B39166" w:rsidRPr="1A333ACB">
+      <w:r w:rsidR="52B39166" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>spill risk)</w:t>
       </w:r>
-      <w:r w:rsidR="009055D5">
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3776AD2D" w14:textId="65AE0E6E" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
+    <w:p w14:paraId="3776AD2D" w14:textId="11EEC0E2" w:rsidR="00B921DB" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A333ACB">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B921DB">
+      <w:r w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laboratory equipment or samples </w:t>
+      </w:r>
+      <w:r w:rsidR="037878C7" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> never be left unattended in the corridors or passages.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E73F42C" w14:textId="7529DE86" w:rsidR="00F60F5A" w:rsidRPr="006F45D9" w:rsidRDefault="3FC43121" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Always label reagents, </w:t>
       </w:r>
       <w:r w:rsidR="1DF6042E" w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
@@ -2784,424 +2820,491 @@
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="37F28770" w:rsidRPr="786F205B">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>aboratory W</w:t>
       </w:r>
       <w:r w:rsidR="703D3F44" w:rsidRPr="786F205B">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>aste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0BBAC5" w14:textId="3B9071CD" w:rsidR="786F205B" w:rsidRDefault="786F205B" w:rsidP="786F205B">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6975B66C" w14:textId="17C99190" w:rsidR="00880832" w:rsidRPr="00F53683" w:rsidRDefault="561757D5" w:rsidP="213CA4CB">
+    <w:p w14:paraId="6975B66C" w14:textId="118B7FC5" w:rsidR="00880832" w:rsidRPr="00F53683" w:rsidRDefault="561757D5" w:rsidP="186F32D2">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:right="-489" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="accent4"/>
-          <w:sz w:val="26"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="213CA4CB">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="7A0F8E42" w:rsidRPr="213CA4CB">
+      <w:r w:rsidR="7A0F8E42" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">ellow boxes </w:t>
       </w:r>
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="213CA4CB">
+      <w:r w:rsidR="78E04CAA" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="213CA4CB">
+      <w:r w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve"> used </w:t>
       </w:r>
-      <w:r w:rsidR="7A0F8E42" w:rsidRPr="213CA4CB">
+      <w:r w:rsidR="7A0F8E42" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="23F9D379" w:rsidRPr="213CA4CB">
+      <w:r w:rsidR="23F9D379" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>contaminated</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="23F9D379" w:rsidRPr="213CA4CB">
+        <w:t>contaminated solid</w:t>
+      </w:r>
+      <w:r w:rsidR="2E10E292" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> solid</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2E10E292" w:rsidRPr="213CA4CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="09FF5DDD" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
+        <w:t>&amp; liquid</w:t>
+      </w:r>
+      <w:r w:rsidR="23F9D379" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="334DA869" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="3758CC00" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>harps /infectious</w:t>
+      </w:r>
+      <w:r w:rsidR="3AADD17E" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="26BBDD91" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="3758CC00" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>harmaceuticals, including cytostatic waste</w:t>
+      </w:r>
+      <w:r w:rsidR="78E04CAA" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="2798CE66" w:rsidRPr="186F32D2">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="09FF5DDD" w:rsidRPr="213CA4CB">
+      <w:r w:rsidR="5ECF68E4" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>&amp; liquid</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="23F9D379" w:rsidRPr="213CA4CB">
+        <w:t>Put the label</w:t>
+      </w:r>
+      <w:r w:rsidR="6B6C112E" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="334DA869" w:rsidRPr="213CA4CB">
+        <w:t xml:space="preserve"> # UN3291</w:t>
+      </w:r>
+      <w:r w:rsidR="357758BC" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3758CC00" w:rsidRPr="213CA4CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7A4778E3" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>harps /infectious</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3AADD17E" w:rsidRPr="213CA4CB">
+        <w:t>“Skärande/Stickand smittförande avfall”</w:t>
+      </w:r>
+      <w:r w:rsidR="0821158A" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="26BBDD91" w:rsidRPr="213CA4CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6C136369" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3758CC00" w:rsidRPr="213CA4CB">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="0DE93A91" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>harmaceuticals, including cytostatic waste</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="213CA4CB">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="6C136369" w:rsidRPr="186F32D2">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="39E57545" w14:textId="5B81B8EF" w:rsidR="002973C0" w:rsidRPr="006F45D9" w:rsidRDefault="5D4F8BBA" w:rsidP="7CB43D4F">
+        <w:t xml:space="preserve"> before you start using the yellow bin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E57545" w14:textId="544A381A" w:rsidR="002973C0" w:rsidRPr="006F45D9" w:rsidRDefault="5D4F8BBA" w:rsidP="7CB43D4F">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="240" w:beforeAutospacing="0"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="22E791C4">
+      <w:r w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Chemical waste should be labe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="748B1603" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve">Chemical waste </w:t>
+      </w:r>
+      <w:r w:rsidR="40C6D1C4" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="22E791C4">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="606805D1" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">led </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="02BA924A" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">with </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5385A2A5" w:rsidRPr="22E791C4">
+        <w:t>be labe</w:t>
+      </w:r>
+      <w:r w:rsidR="748B1603" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">content and left in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="40E60F89" w:rsidRPr="22E791C4">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the Chemical</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5385A2A5" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve">led </w:t>
+      </w:r>
+      <w:r w:rsidR="02BA924A" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> waste </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="63980B25" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="5385A2A5" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">room </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="59EB99A7" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve">content and left in </w:t>
+      </w:r>
+      <w:r w:rsidR="40E60F89" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>on the 4th</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="63980B25" w:rsidRPr="22E791C4">
+        <w:t>the Chemical</w:t>
+      </w:r>
+      <w:r w:rsidR="5385A2A5" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="656A6585" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve"> waste </w:t>
+      </w:r>
+      <w:r w:rsidR="63980B25" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>floor.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="026B2552" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve">room </w:t>
+      </w:r>
+      <w:r w:rsidR="59EB99A7" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> See more info </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0500E1A1" w:rsidRPr="22E791C4">
+        <w:t>on the 4th</w:t>
+      </w:r>
+      <w:r w:rsidR="63980B25" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>on</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="026B2552" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="656A6585" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Guidelines for chemical use and storage</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5E34CB6C" w:rsidRPr="22E791C4">
+        <w:t>floor.</w:t>
+      </w:r>
+      <w:r w:rsidR="026B2552" w:rsidRPr="40574A3C">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> See more info </w:t>
+      </w:r>
+      <w:r w:rsidR="0500E1A1" w:rsidRPr="40574A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="026B2552" w:rsidRPr="40574A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guidelines for chemical use and storage</w:t>
+      </w:r>
+      <w:r w:rsidR="5E34CB6C" w:rsidRPr="40574A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="5E34CB6C">
-[...25 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="5E34CB6C" w:rsidRPr="40574A3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://medarbetare.ki.se/media/163532/download?attachment</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E9470A" w14:textId="2D1362ED" w:rsidR="0073417C" w:rsidRPr="004B3D22" w:rsidRDefault="561757D5" w:rsidP="1A333ACB">
+    <w:p w14:paraId="06E9470A" w14:textId="352BB8A9" w:rsidR="0073417C" w:rsidRPr="006F45D9" w:rsidRDefault="561757D5" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="2F6EF1E1">
+      </w:pPr>
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Black boxe</w:t>
       </w:r>
-      <w:r w:rsidR="565481D3" w:rsidRPr="2F6EF1E1">
+      <w:r w:rsidR="565481D3" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="78E04CAA" w:rsidRPr="2F6EF1E1">
+      <w:r w:rsidR="78E04CAA" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="565481D3" w:rsidRPr="2F6EF1E1">
+      <w:r w:rsidR="565481D3" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> used for biological waste</w:t>
       </w:r>
-      <w:r w:rsidR="6384EADE" w:rsidRPr="2F6EF1E1">
+      <w:r w:rsidR="6384EADE" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and should be stored </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="42F20E95" w:rsidRPr="2F6EF1E1">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="5B56EEF4" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>in -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6384EADE" w:rsidRPr="2F6EF1E1">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="6384EADE" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> be stored </w:t>
+      </w:r>
+      <w:r w:rsidR="42F20E95" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in -</w:t>
+      </w:r>
+      <w:r w:rsidR="6384EADE" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="accent4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>20C</w:t>
       </w:r>
-      <w:r w:rsidR="7BC4D482" w:rsidRPr="2F6EF1E1">
+      <w:r w:rsidR="7BC4D482" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271E63A6" w14:textId="77777777" w:rsidR="00F83710" w:rsidRPr="006F45D9" w:rsidRDefault="573A0365" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
@@ -3270,73 +3373,60 @@
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>waste.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78964126" w14:textId="360B14D0" w:rsidR="1A333ACB" w:rsidRDefault="5B5E4AF1" w:rsidP="1630CAFC">
       <w:pPr>
         <w:pStyle w:val="Normalwebb"/>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="accent4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1630CAFC">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please find more detailed info at </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="1630CAFC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="minorBidi"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://staff.ki.se/laboratory-waste</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="43A632C5" w14:textId="76EE8BEB" w:rsidR="00337332" w:rsidRPr="00644ED4" w:rsidRDefault="60CBC9B4" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="870052" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="870052" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Chemical spill routines</w:t>
       </w:r>
     </w:p>
@@ -3415,152 +3505,150 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>112</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FF5EE4A" w14:textId="19D18138" w:rsidR="40550336" w:rsidRDefault="40550336" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A333ACB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Read Risk Assessment &amp; MSDS for advice in case of exposure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509BD72B" w14:textId="3672219D" w:rsidR="00D24CE3" w:rsidRPr="00D5137E" w:rsidRDefault="457020E0" w:rsidP="22E791C4">
+    <w:p w14:paraId="509BD72B" w14:textId="0D7F2FB1" w:rsidR="00D24CE3" w:rsidRPr="00D5137E" w:rsidRDefault="457020E0" w:rsidP="4D7E8E26">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="284"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activate spillage alarm </w:t>
+      </w:r>
+      <w:r w:rsidR="348C90DD" w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in case of evacuation </w:t>
+      </w:r>
+      <w:r w:rsidR="6B95B602" w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="2BCC8F11" w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd inform your </w:t>
+      </w:r>
+      <w:r w:rsidR="6F27439F" w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D7E8E26">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Calibri" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00451F0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5137E" w:rsidRPr="4D7E8E26">
+        <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-      </w:pPr>
-[...45 lines deleted...]
-      <w:r w:rsidR="00D5137E" w:rsidRPr="22E791C4">
+        <w:t>Read more</w:t>
+      </w:r>
+      <w:r w:rsidR="59DE0468" w:rsidRPr="4D7E8E26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Read more</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="59DE0468" w:rsidRPr="22E791C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5137E" w:rsidRPr="4D7E8E26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D5137E" w:rsidRPr="22E791C4">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="0554C82A" w:rsidRPr="4D7E8E26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>in</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0554C82A" w:rsidRPr="22E791C4">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5137E" w:rsidRPr="4D7E8E26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidR="5DFDBA29" w:rsidRPr="22E791C4">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="57347ACF" w:rsidRPr="4D7E8E26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
             <w:lang w:val="sv-SE"/>
           </w:rPr>
-          <w:t>https://medarbetare.ki.se/media/163532/download?attachment</w:t>
+          <w:t>Anvisningar för nödlägen såsom större spill och utsläpp av miljö- och hälsofarliga kemikalier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="707D5B69" w14:textId="7A3AD723" w:rsidR="003D0AD1" w:rsidRPr="006F45D9" w:rsidRDefault="1343A716" w:rsidP="78628886">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Important</w:t>
       </w:r>
       <w:r w:rsidR="480FAC03">
         <w:t xml:space="preserve"> information and links</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30193139" w14:textId="1B358D60" w:rsidR="00C97F38" w:rsidRPr="006F45D9" w:rsidRDefault="10AB0313" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
@@ -3854,51 +3942,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> for work-related issues from </w:t>
       </w:r>
       <w:r w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>the occupational health service</w:t>
       </w:r>
       <w:r w:rsidR="476083B8" w:rsidRPr="7CB43D4F">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7437D2A9" w14:textId="745420FF" w:rsidR="001C6771" w:rsidRPr="006F45D9" w:rsidRDefault="60968EC7" w:rsidP="1A333ACB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="1A333ACB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>https://staff.ki.se/occupational-health-service-for-employees</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13ED7C14" w14:textId="6C81E4BE" w:rsidR="009055D5" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">As an employee at Karolinska </w:t>
       </w:r>
       <w:r w:rsidR="3A26BDB1" w:rsidRPr="0AFB71D6">
@@ -3932,215 +4020,227 @@
       <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> for counselling, who provides services with both work-related and private matters (</w:t>
       </w:r>
       <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>phone 0200-21 63 00</w:t>
       </w:r>
       <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306BF61C" w14:textId="092BEC8C" w:rsidR="00897D48" w:rsidRPr="00070848" w:rsidRDefault="1B32A9BD" w:rsidP="00897D48">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="1A333ACB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:t>https://staff.ki.se/staff-support-around-the-clock-telephone-counselling</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53E5C485" w14:textId="4E6A2017" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="342824A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="342824A6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Any laboratory work performed by </w:t>
       </w:r>
       <w:r w:rsidRPr="342824A6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pregnant</w:t>
       </w:r>
       <w:r w:rsidRPr="342824A6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> women should be discussed with a superior after an individual risk assessment of their work environment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidR="0674BFC0" w:rsidRPr="342824A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:eastAsia="DM Sans" w:hAnsi="DM Sans" w:cs="DM Sans"/>
             <w:color w:val="3704DA"/>
           </w:rPr>
           <w:t>https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety/pregnant-and-breastfeeding-co-workers)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30B11376" w14:textId="16632499" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="006B3DA9" w:rsidP="1A333ACB">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="30B11376" w14:textId="34572346" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="006B3DA9" w:rsidP="1B43562E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
           <w:lang w:eastAsia="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5D067F22">
+      <w:r w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>All work-related illness and occurrences: accidents, near-miss incidents and violations that could, or doe</w:t>
       </w:r>
-      <w:r w:rsidR="07CF4DC1" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="07CF4DC1" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="5D067F22">
-[...5 lines deleted...]
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> result in injury and ill health </w:t>
+      </w:r>
+      <w:r w:rsidR="083E37D1" w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B43562E">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be reported in the IA system </w:t>
+      </w:r>
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00A71234" w:rsidRPr="5D067F22">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="00A71234" w:rsidRPr="1B43562E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Reporting incidents | Staff Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="7AA7DA67" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="7AA7DA67" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>and sometimes also to</w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Swedish Work Environment Authority (</w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arbetsmiljöverket</w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>) and/or to the Swedish Social Insurance Agency (</w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Försäkringskassan</w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:eastAsia="Times New Roman" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             <w:color w:val="3704DA"/>
           </w:rPr>
           <w:t>www.anmalarbetsskada.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="20B1041F" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="20B1041F" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="03A7EE30" w:rsidRPr="5D067F22">
+      <w:r w:rsidR="03A7EE30" w:rsidRPr="1B43562E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="144453FC" w14:textId="27BDA801" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0AFB71D6">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
@@ -4190,155 +4290,147 @@
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E124EBB" w14:textId="412FB99F" w:rsidR="00592D62" w:rsidRPr="006F45D9" w:rsidRDefault="3EAE60F0" w:rsidP="1A333ACB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1962BC26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>ANA Futura website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId24">
         <w:r w:rsidR="541B5785" w:rsidRPr="1962BC26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ANA Futura – for staff | Staff Portal)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1962BC26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454ED771" w14:textId="385AC1D2" w:rsidR="006B47E4" w:rsidRPr="006F45D9" w:rsidRDefault="480FAC03" w:rsidP="1962BC26">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="1962BC26">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>Laboratory safety (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId25">
         <w:r w:rsidR="5AF93C83" w:rsidRPr="1962BC26">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Laboratory safety | Staff Portal)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5903B8E6" w14:textId="423B31A6" w:rsidR="00353E34" w:rsidRPr="006F45D9" w:rsidRDefault="4FA86561" w:rsidP="342824A6">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1134" w:right="-489" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="213CA4CB">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">If something happens; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="213CA4CB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>If something happens | Staff Portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="31BC56EB" w14:textId="413039BB" w:rsidR="00353E34" w:rsidRPr="006F45D9" w:rsidRDefault="34689AAC" w:rsidP="342824A6">
       <w:pPr>
         <w:ind w:left="720" w:right="-489"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE29448" w14:textId="2BD428FE" w:rsidR="7ABE9982" w:rsidRPr="006F45D9" w:rsidRDefault="688CC158" w:rsidP="61CE5D1E">
       <w:pPr>
         <w:ind w:left="-142" w:right="-489" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Security guard</w:t>
       </w:r>
       <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> at Campus </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00897D48" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
-        <w:t>Flemingsberg</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> to</w:t>
+        <w:t>Flemingsberg to</w:t>
       </w:r>
       <w:r w:rsidR="09D98312" w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> be reached </w:t>
       </w:r>
       <w:r w:rsidRPr="61CE5D1E">
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
         </w:rPr>
         <w:t>08-524 86060</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18D70124" w14:textId="693672AC" w:rsidR="00EE7744" w:rsidRPr="006F45D9" w:rsidRDefault="6294DFE6" w:rsidP="1A333ACB">
       <w:pPr>
         <w:ind w:left="-284" w:right="-489"/>
         <w:rPr>
           <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4711,230 +4803,235 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           </w:rPr>
           <w:id w:val="8632754"/>
           <w:placeholder>
             <w:docPart w:val="00CA7D790AC04582A139EAB16FA15F81"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="08B1AAF8" w:rsidRPr="786F205B">
             <w:rPr>
               <w:rStyle w:val="Platshllartext"/>
               <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
             </w:rPr>
             <w:t>Name in block letters.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="0056382B" w:rsidRPr="006F45D9" w:rsidSect="008D318D">
-      <w:headerReference w:type="even" r:id="rId25"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="019E051F" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
+    <w:p w14:paraId="5FCDED80" w14:textId="77777777" w:rsidR="00196B8D" w:rsidRDefault="00196B8D" w:rsidP="00A664C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FA4AE2D" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
+    <w:p w14:paraId="4BA8CBDD" w14:textId="77777777" w:rsidR="00196B8D" w:rsidRDefault="00196B8D" w:rsidP="00A664C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26F6BB06" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885"/>
+    <w:p w14:paraId="4623AD82" w14:textId="77777777" w:rsidR="00196B8D" w:rsidRDefault="00196B8D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="598138059"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="63E128A5" w14:textId="0E37E830" w:rsidR="00A420D8" w:rsidRDefault="00A420D8">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="43D5BF29">
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="238119C1" w14:textId="77777777" w:rsidR="00A420D8" w:rsidRDefault="00A420D8">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12DEA48D" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
+    <w:p w14:paraId="44702A94" w14:textId="77777777" w:rsidR="00196B8D" w:rsidRDefault="00196B8D" w:rsidP="00A664C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BD45E46" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885" w:rsidP="00A664C6">
+    <w:p w14:paraId="0AFA90FC" w14:textId="77777777" w:rsidR="00196B8D" w:rsidRDefault="00196B8D" w:rsidP="00A664C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B4FAEE3" w14:textId="77777777" w:rsidR="00F16885" w:rsidRDefault="00F16885"/>
+    <w:p w14:paraId="0506C3A2" w14:textId="77777777" w:rsidR="00196B8D" w:rsidRDefault="00196B8D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B10AEA0" w14:textId="76A4D73C" w:rsidR="00D37134" w:rsidRDefault="004B3D22">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B10AEA0" w14:textId="76A4D73C" w:rsidR="00D37134" w:rsidRDefault="00196B8D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="171999623"/>
         <w:placeholder>
           <w:docPart w:val="414E84B3910F104DB0DB8960760BA1BF"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="49056215" w:rsidRPr="49056215">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="00D37134">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="171999624"/>
@@ -4958,52 +5055,52 @@
       <w:sdtPr>
         <w:id w:val="171999625"/>
         <w:placeholder>
           <w:docPart w:val="CCAC3A5DC52FA24FAB331C08D1ED961B"/>
         </w:placeholder>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="49056215" w:rsidRPr="49056215">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="1A07DBD0" w14:textId="77777777" w:rsidR="00D37134" w:rsidRDefault="00D37134">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65225F0B" w14:textId="033C27EE" w:rsidR="0056382B" w:rsidRDefault="0056382B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65225F0B" w14:textId="2747975B" w:rsidR="0056382B" w:rsidRDefault="0056382B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1135CC14" wp14:editId="1C04C0EA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4324350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-261620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1714500" cy="717291"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5018,69 +5115,69 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1714500" cy="717291"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="22E791C4">
-      <w:t>20260417</w:t>
+    <w:r w:rsidR="40574A3C">
+      <w:t>20260907</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0F090387" w14:textId="5674E8EC" w:rsidR="1A333ACB" w:rsidRDefault="1A333ACB" w:rsidP="1A333ACB">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="071A86B8" w14:textId="77777777" w:rsidR="0056382B" w:rsidRDefault="0056382B">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="189A043C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="409C0998"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6525,51 +6622,50 @@
   <w:num w:numId="8" w16cid:durableId="823813177">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="746077188">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1616907630">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1378428207">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="958805453">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="717321826">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -6577,63 +6673,65 @@
     <w:rsidRoot w:val="00A664C6"/>
     <w:rsid w:val="0001000A"/>
     <w:rsid w:val="000126A7"/>
     <w:rsid w:val="00020691"/>
     <w:rsid w:val="00022FD7"/>
     <w:rsid w:val="00025373"/>
     <w:rsid w:val="000352CD"/>
     <w:rsid w:val="000454E5"/>
     <w:rsid w:val="00050985"/>
     <w:rsid w:val="00056060"/>
     <w:rsid w:val="00065979"/>
     <w:rsid w:val="00070848"/>
     <w:rsid w:val="000749D0"/>
     <w:rsid w:val="00090A30"/>
     <w:rsid w:val="0009193F"/>
     <w:rsid w:val="000A2F90"/>
     <w:rsid w:val="000B1DEA"/>
     <w:rsid w:val="000B434A"/>
     <w:rsid w:val="000D0164"/>
     <w:rsid w:val="000E40E2"/>
     <w:rsid w:val="000E6B35"/>
     <w:rsid w:val="00124664"/>
     <w:rsid w:val="00126460"/>
     <w:rsid w:val="0013066A"/>
     <w:rsid w:val="0013252F"/>
+    <w:rsid w:val="00132B32"/>
     <w:rsid w:val="00133485"/>
     <w:rsid w:val="0015047F"/>
     <w:rsid w:val="001534E7"/>
     <w:rsid w:val="0015445B"/>
     <w:rsid w:val="001545BF"/>
     <w:rsid w:val="001555C5"/>
     <w:rsid w:val="0015562F"/>
     <w:rsid w:val="001578D8"/>
     <w:rsid w:val="001605CF"/>
     <w:rsid w:val="00160A59"/>
     <w:rsid w:val="00166CC1"/>
     <w:rsid w:val="001679C5"/>
     <w:rsid w:val="0018F270"/>
+    <w:rsid w:val="00196B8D"/>
     <w:rsid w:val="001A174A"/>
     <w:rsid w:val="001A7007"/>
     <w:rsid w:val="001B71FE"/>
     <w:rsid w:val="001B75DB"/>
     <w:rsid w:val="001C5E79"/>
     <w:rsid w:val="001C6771"/>
     <w:rsid w:val="001E5637"/>
     <w:rsid w:val="001E66E5"/>
     <w:rsid w:val="001F2A9A"/>
     <w:rsid w:val="00200F16"/>
     <w:rsid w:val="002247A2"/>
     <w:rsid w:val="002267E0"/>
     <w:rsid w:val="00227E87"/>
     <w:rsid w:val="0023083F"/>
     <w:rsid w:val="002310DA"/>
     <w:rsid w:val="0023700E"/>
     <w:rsid w:val="0024356B"/>
     <w:rsid w:val="00243785"/>
     <w:rsid w:val="00246D74"/>
     <w:rsid w:val="002478AC"/>
     <w:rsid w:val="00247921"/>
     <w:rsid w:val="002554E2"/>
     <w:rsid w:val="00261B08"/>
     <w:rsid w:val="002762C3"/>
     <w:rsid w:val="0028329D"/>
@@ -6696,56 +6794,54 @@
     <w:rsid w:val="0040044C"/>
     <w:rsid w:val="00406B9C"/>
     <w:rsid w:val="004141CA"/>
     <w:rsid w:val="00416B26"/>
     <w:rsid w:val="00421762"/>
     <w:rsid w:val="00424614"/>
     <w:rsid w:val="00424D37"/>
     <w:rsid w:val="00426ECF"/>
     <w:rsid w:val="00434169"/>
     <w:rsid w:val="00434F0D"/>
     <w:rsid w:val="004410EC"/>
     <w:rsid w:val="00441410"/>
     <w:rsid w:val="00451F0A"/>
     <w:rsid w:val="00452E59"/>
     <w:rsid w:val="004638C7"/>
     <w:rsid w:val="00465679"/>
     <w:rsid w:val="0046669F"/>
     <w:rsid w:val="0047006A"/>
     <w:rsid w:val="00476F46"/>
     <w:rsid w:val="00492C5F"/>
     <w:rsid w:val="00493FF9"/>
     <w:rsid w:val="00494CC6"/>
     <w:rsid w:val="004A0156"/>
     <w:rsid w:val="004A2D61"/>
     <w:rsid w:val="004A7C3D"/>
-    <w:rsid w:val="004B3D22"/>
     <w:rsid w:val="004D2F76"/>
     <w:rsid w:val="004D34CB"/>
     <w:rsid w:val="004D6634"/>
     <w:rsid w:val="004E3F34"/>
-    <w:rsid w:val="004E5766"/>
     <w:rsid w:val="004E7F16"/>
     <w:rsid w:val="004F196D"/>
     <w:rsid w:val="004F3537"/>
     <w:rsid w:val="004F5F48"/>
     <w:rsid w:val="004F68CC"/>
     <w:rsid w:val="005003FE"/>
     <w:rsid w:val="00503E44"/>
     <w:rsid w:val="00535DDA"/>
     <w:rsid w:val="00536FF0"/>
     <w:rsid w:val="00542820"/>
     <w:rsid w:val="00545ECE"/>
     <w:rsid w:val="00556229"/>
     <w:rsid w:val="0056382B"/>
     <w:rsid w:val="0056406B"/>
     <w:rsid w:val="00564E14"/>
     <w:rsid w:val="00576FDA"/>
     <w:rsid w:val="005823A2"/>
     <w:rsid w:val="005830D6"/>
     <w:rsid w:val="00583833"/>
     <w:rsid w:val="00583C85"/>
     <w:rsid w:val="00590699"/>
     <w:rsid w:val="00592D62"/>
     <w:rsid w:val="0059413C"/>
     <w:rsid w:val="005A02EF"/>
     <w:rsid w:val="005A0E3C"/>
@@ -6943,50 +7039,51 @@
     <w:rsid w:val="00AE7319"/>
     <w:rsid w:val="00AF7B6B"/>
     <w:rsid w:val="00B02080"/>
     <w:rsid w:val="00B0211A"/>
     <w:rsid w:val="00B100A3"/>
     <w:rsid w:val="00B109BD"/>
     <w:rsid w:val="00B13CAD"/>
     <w:rsid w:val="00B174B2"/>
     <w:rsid w:val="00B2048F"/>
     <w:rsid w:val="00B25D66"/>
     <w:rsid w:val="00B44860"/>
     <w:rsid w:val="00B44E57"/>
     <w:rsid w:val="00B452F7"/>
     <w:rsid w:val="00B531AE"/>
     <w:rsid w:val="00B61A73"/>
     <w:rsid w:val="00B636B1"/>
     <w:rsid w:val="00B649B7"/>
     <w:rsid w:val="00B80188"/>
     <w:rsid w:val="00B9084A"/>
     <w:rsid w:val="00B921DB"/>
     <w:rsid w:val="00BA2900"/>
     <w:rsid w:val="00BA45DF"/>
     <w:rsid w:val="00BA76BB"/>
     <w:rsid w:val="00BC586C"/>
     <w:rsid w:val="00BC74DF"/>
+    <w:rsid w:val="00BD1496"/>
     <w:rsid w:val="00BD1FFA"/>
     <w:rsid w:val="00BD4A14"/>
     <w:rsid w:val="00BD67EB"/>
     <w:rsid w:val="00BD6F60"/>
     <w:rsid w:val="00BE2BAD"/>
     <w:rsid w:val="00BE5D10"/>
     <w:rsid w:val="00BF06DC"/>
     <w:rsid w:val="00BF7D72"/>
     <w:rsid w:val="00C01EF3"/>
     <w:rsid w:val="00C02301"/>
     <w:rsid w:val="00C135A4"/>
     <w:rsid w:val="00C17406"/>
     <w:rsid w:val="00C23521"/>
     <w:rsid w:val="00C24D5F"/>
     <w:rsid w:val="00C25097"/>
     <w:rsid w:val="00C27662"/>
     <w:rsid w:val="00C342E9"/>
     <w:rsid w:val="00C45416"/>
     <w:rsid w:val="00C4543A"/>
     <w:rsid w:val="00C465B5"/>
     <w:rsid w:val="00C729CC"/>
     <w:rsid w:val="00C729CF"/>
     <w:rsid w:val="00C76836"/>
     <w:rsid w:val="00C815C3"/>
     <w:rsid w:val="00C8756C"/>
@@ -7047,569 +7144,627 @@
     <w:rsid w:val="00E11AAB"/>
     <w:rsid w:val="00E16FB1"/>
     <w:rsid w:val="00E24B00"/>
     <w:rsid w:val="00E3237B"/>
     <w:rsid w:val="00E331A7"/>
     <w:rsid w:val="00E605F3"/>
     <w:rsid w:val="00E62682"/>
     <w:rsid w:val="00E656E0"/>
     <w:rsid w:val="00E702C2"/>
     <w:rsid w:val="00E82044"/>
     <w:rsid w:val="00E91D5A"/>
     <w:rsid w:val="00E963D0"/>
     <w:rsid w:val="00EA7C4E"/>
     <w:rsid w:val="00EB1F73"/>
     <w:rsid w:val="00EB499C"/>
     <w:rsid w:val="00EC3F69"/>
     <w:rsid w:val="00EC4C22"/>
     <w:rsid w:val="00EC5C6A"/>
     <w:rsid w:val="00EC6BC4"/>
     <w:rsid w:val="00EC6DB5"/>
     <w:rsid w:val="00EE025C"/>
     <w:rsid w:val="00EE37EB"/>
     <w:rsid w:val="00EE7744"/>
     <w:rsid w:val="00EF2C92"/>
     <w:rsid w:val="00EF5847"/>
+    <w:rsid w:val="00EFF5C5"/>
     <w:rsid w:val="00F12F84"/>
     <w:rsid w:val="00F16885"/>
     <w:rsid w:val="00F16C1B"/>
     <w:rsid w:val="00F225E3"/>
     <w:rsid w:val="00F250C5"/>
     <w:rsid w:val="00F30F6D"/>
     <w:rsid w:val="00F50BE7"/>
     <w:rsid w:val="00F535A0"/>
     <w:rsid w:val="00F53683"/>
     <w:rsid w:val="00F56A12"/>
     <w:rsid w:val="00F579AD"/>
     <w:rsid w:val="00F603E1"/>
     <w:rsid w:val="00F60F5A"/>
     <w:rsid w:val="00F61341"/>
     <w:rsid w:val="00F65D5A"/>
     <w:rsid w:val="00F67CCE"/>
     <w:rsid w:val="00F712AD"/>
     <w:rsid w:val="00F74C81"/>
     <w:rsid w:val="00F83710"/>
     <w:rsid w:val="00F87E6E"/>
     <w:rsid w:val="00F94A41"/>
     <w:rsid w:val="00F96F63"/>
     <w:rsid w:val="00FA389D"/>
     <w:rsid w:val="00FB3661"/>
     <w:rsid w:val="00FB6C06"/>
     <w:rsid w:val="00FC1013"/>
     <w:rsid w:val="00FC36E3"/>
     <w:rsid w:val="00FC5E0C"/>
     <w:rsid w:val="00FD358E"/>
     <w:rsid w:val="00FD52C5"/>
     <w:rsid w:val="00FD60E0"/>
     <w:rsid w:val="00FD6842"/>
     <w:rsid w:val="00FD7918"/>
     <w:rsid w:val="00FF042D"/>
     <w:rsid w:val="00FF222F"/>
     <w:rsid w:val="00FF265C"/>
     <w:rsid w:val="00FF2D08"/>
     <w:rsid w:val="00FF67D1"/>
     <w:rsid w:val="012A9760"/>
     <w:rsid w:val="0155AE1F"/>
     <w:rsid w:val="0160DD50"/>
     <w:rsid w:val="018EBDAA"/>
     <w:rsid w:val="01C8A066"/>
     <w:rsid w:val="026B2552"/>
     <w:rsid w:val="0291207C"/>
     <w:rsid w:val="02BA924A"/>
     <w:rsid w:val="02D83D86"/>
     <w:rsid w:val="0344B8A6"/>
+    <w:rsid w:val="037878C7"/>
     <w:rsid w:val="03A7EE30"/>
     <w:rsid w:val="03C5BE20"/>
     <w:rsid w:val="0449A0A8"/>
     <w:rsid w:val="04604AE1"/>
     <w:rsid w:val="04621318"/>
     <w:rsid w:val="04BA9630"/>
     <w:rsid w:val="0500C540"/>
     <w:rsid w:val="0500E1A1"/>
     <w:rsid w:val="0554C82A"/>
     <w:rsid w:val="058C0489"/>
     <w:rsid w:val="062ABDD9"/>
     <w:rsid w:val="06698A1C"/>
     <w:rsid w:val="0674BFC0"/>
     <w:rsid w:val="06CD3A8C"/>
+    <w:rsid w:val="070FC37F"/>
     <w:rsid w:val="07101B2E"/>
     <w:rsid w:val="073153BE"/>
     <w:rsid w:val="078AE64C"/>
     <w:rsid w:val="07CF4DC1"/>
     <w:rsid w:val="07D39606"/>
     <w:rsid w:val="07D55913"/>
+    <w:rsid w:val="0821158A"/>
+    <w:rsid w:val="082C0978"/>
+    <w:rsid w:val="083E37D1"/>
     <w:rsid w:val="08B1AAF8"/>
     <w:rsid w:val="091AF3D4"/>
+    <w:rsid w:val="091DBA1E"/>
     <w:rsid w:val="092E0025"/>
     <w:rsid w:val="0982C14E"/>
     <w:rsid w:val="0998D64A"/>
     <w:rsid w:val="09CA2481"/>
     <w:rsid w:val="09D98312"/>
     <w:rsid w:val="09F582D6"/>
     <w:rsid w:val="09FF5DDD"/>
     <w:rsid w:val="09FFDB32"/>
     <w:rsid w:val="0A10AA04"/>
     <w:rsid w:val="0A8BC52D"/>
     <w:rsid w:val="0AAFF748"/>
     <w:rsid w:val="0ADE4F4B"/>
     <w:rsid w:val="0AFB71D6"/>
     <w:rsid w:val="0AFD6050"/>
     <w:rsid w:val="0B2A4813"/>
     <w:rsid w:val="0BA2BF27"/>
     <w:rsid w:val="0BB4EDFB"/>
     <w:rsid w:val="0BC60EDD"/>
     <w:rsid w:val="0BD4B25F"/>
     <w:rsid w:val="0BFADDDA"/>
     <w:rsid w:val="0BFBDC7A"/>
+    <w:rsid w:val="0C036B82"/>
     <w:rsid w:val="0C4C6F75"/>
     <w:rsid w:val="0C8106D2"/>
     <w:rsid w:val="0CB59116"/>
     <w:rsid w:val="0CB8A5E9"/>
     <w:rsid w:val="0CF24ED0"/>
     <w:rsid w:val="0D6022D2"/>
+    <w:rsid w:val="0D6A5A15"/>
     <w:rsid w:val="0DD952C8"/>
+    <w:rsid w:val="0DE93A91"/>
     <w:rsid w:val="0E3B117B"/>
     <w:rsid w:val="0E4F5243"/>
     <w:rsid w:val="0EE9642C"/>
     <w:rsid w:val="0EF0705E"/>
     <w:rsid w:val="0F05E831"/>
     <w:rsid w:val="0F255B2B"/>
     <w:rsid w:val="10AB0313"/>
     <w:rsid w:val="10B7A3E0"/>
     <w:rsid w:val="10FA4842"/>
     <w:rsid w:val="110C24F6"/>
     <w:rsid w:val="1190AE0A"/>
     <w:rsid w:val="11DCF087"/>
     <w:rsid w:val="12410C1E"/>
     <w:rsid w:val="12805670"/>
     <w:rsid w:val="128B181F"/>
     <w:rsid w:val="129E2B79"/>
     <w:rsid w:val="12A709E9"/>
     <w:rsid w:val="1343A716"/>
     <w:rsid w:val="139662FE"/>
     <w:rsid w:val="13B4BFD5"/>
     <w:rsid w:val="13E7B1CA"/>
     <w:rsid w:val="13E7E282"/>
     <w:rsid w:val="13EAAD50"/>
     <w:rsid w:val="1461835B"/>
     <w:rsid w:val="149129EE"/>
     <w:rsid w:val="14C5DB70"/>
     <w:rsid w:val="14D7B61B"/>
     <w:rsid w:val="14FD74B6"/>
     <w:rsid w:val="15070498"/>
     <w:rsid w:val="151D8046"/>
     <w:rsid w:val="15609222"/>
     <w:rsid w:val="15BE1790"/>
     <w:rsid w:val="15C93E7A"/>
     <w:rsid w:val="15D23474"/>
     <w:rsid w:val="15DE29C9"/>
+    <w:rsid w:val="161FCE0C"/>
     <w:rsid w:val="1630CAFC"/>
     <w:rsid w:val="16A1E7D5"/>
     <w:rsid w:val="170522A8"/>
+    <w:rsid w:val="17075436"/>
     <w:rsid w:val="171721C5"/>
     <w:rsid w:val="17B8E0A6"/>
     <w:rsid w:val="17BB46AC"/>
     <w:rsid w:val="17F90A00"/>
     <w:rsid w:val="1867123A"/>
+    <w:rsid w:val="186F32D2"/>
     <w:rsid w:val="18A9D078"/>
     <w:rsid w:val="18EF07BC"/>
     <w:rsid w:val="18FB1735"/>
     <w:rsid w:val="1962BC26"/>
     <w:rsid w:val="198D9123"/>
     <w:rsid w:val="1A333ACB"/>
     <w:rsid w:val="1A8E4E2D"/>
     <w:rsid w:val="1AA3ED32"/>
     <w:rsid w:val="1AD444D5"/>
     <w:rsid w:val="1B32A9BD"/>
+    <w:rsid w:val="1B43562E"/>
     <w:rsid w:val="1B5E72A9"/>
     <w:rsid w:val="1B82A3F4"/>
     <w:rsid w:val="1B8E23DD"/>
     <w:rsid w:val="1BDD6B21"/>
     <w:rsid w:val="1C586638"/>
     <w:rsid w:val="1CB08362"/>
     <w:rsid w:val="1CC782AE"/>
     <w:rsid w:val="1CD57664"/>
     <w:rsid w:val="1CE7B432"/>
     <w:rsid w:val="1D250D5F"/>
     <w:rsid w:val="1D2CA30D"/>
     <w:rsid w:val="1D5B253D"/>
     <w:rsid w:val="1D7F7E78"/>
     <w:rsid w:val="1DF6042E"/>
     <w:rsid w:val="1E161CE7"/>
     <w:rsid w:val="1E9988B4"/>
     <w:rsid w:val="1EA48756"/>
     <w:rsid w:val="1EA55817"/>
     <w:rsid w:val="1ED2EC1E"/>
     <w:rsid w:val="1EFC8874"/>
     <w:rsid w:val="1F6F9169"/>
     <w:rsid w:val="1FD6400D"/>
     <w:rsid w:val="2026E7FC"/>
+    <w:rsid w:val="2066C9EB"/>
     <w:rsid w:val="20B1041F"/>
     <w:rsid w:val="213CA4CB"/>
     <w:rsid w:val="21F57CDA"/>
     <w:rsid w:val="2223FE20"/>
     <w:rsid w:val="22B818F6"/>
     <w:rsid w:val="22E40BFB"/>
     <w:rsid w:val="22E791C4"/>
     <w:rsid w:val="22FD683F"/>
     <w:rsid w:val="2323D233"/>
     <w:rsid w:val="235C5F4F"/>
     <w:rsid w:val="23806A6A"/>
     <w:rsid w:val="2396E4F3"/>
     <w:rsid w:val="23A1E044"/>
     <w:rsid w:val="23F9D379"/>
     <w:rsid w:val="242F2E3E"/>
     <w:rsid w:val="2452E73E"/>
     <w:rsid w:val="24CA8158"/>
     <w:rsid w:val="255F702F"/>
     <w:rsid w:val="25CBF21B"/>
     <w:rsid w:val="25D82551"/>
     <w:rsid w:val="260AD12B"/>
     <w:rsid w:val="2615F1B0"/>
     <w:rsid w:val="265BBD13"/>
     <w:rsid w:val="2665DA61"/>
     <w:rsid w:val="266B40B4"/>
     <w:rsid w:val="266D8F05"/>
     <w:rsid w:val="26BBDD91"/>
     <w:rsid w:val="26F57006"/>
     <w:rsid w:val="2798CE66"/>
     <w:rsid w:val="2841DCB2"/>
     <w:rsid w:val="286C4AD3"/>
+    <w:rsid w:val="28D9B8C5"/>
     <w:rsid w:val="29153F8F"/>
     <w:rsid w:val="2950293F"/>
     <w:rsid w:val="295B1AA3"/>
+    <w:rsid w:val="2982790A"/>
+    <w:rsid w:val="29884AD5"/>
     <w:rsid w:val="298E106F"/>
     <w:rsid w:val="29BE5627"/>
     <w:rsid w:val="29EEBCDF"/>
     <w:rsid w:val="2A28475B"/>
     <w:rsid w:val="2A87D547"/>
     <w:rsid w:val="2AB57951"/>
     <w:rsid w:val="2ABE3946"/>
     <w:rsid w:val="2AE89032"/>
     <w:rsid w:val="2B6E1A17"/>
     <w:rsid w:val="2B91274D"/>
     <w:rsid w:val="2BCC8F11"/>
     <w:rsid w:val="2CCDBFAA"/>
     <w:rsid w:val="2DE7A92D"/>
     <w:rsid w:val="2E10E292"/>
     <w:rsid w:val="2E2371F1"/>
     <w:rsid w:val="2E318DE6"/>
     <w:rsid w:val="2E682CEA"/>
     <w:rsid w:val="2F261085"/>
     <w:rsid w:val="2F6EF1E1"/>
     <w:rsid w:val="2FC77E9F"/>
     <w:rsid w:val="2FE3A7D4"/>
     <w:rsid w:val="311D4C17"/>
     <w:rsid w:val="318EA34F"/>
     <w:rsid w:val="31AB47F8"/>
+    <w:rsid w:val="31B4149C"/>
     <w:rsid w:val="31EC931A"/>
     <w:rsid w:val="32221333"/>
     <w:rsid w:val="32CDECC0"/>
     <w:rsid w:val="33303E7E"/>
     <w:rsid w:val="3342A277"/>
     <w:rsid w:val="334DA869"/>
     <w:rsid w:val="33B2B9A4"/>
     <w:rsid w:val="33EFE14C"/>
     <w:rsid w:val="33FDC6BE"/>
     <w:rsid w:val="341295B0"/>
     <w:rsid w:val="342824A6"/>
     <w:rsid w:val="34689AAC"/>
     <w:rsid w:val="348C90DD"/>
     <w:rsid w:val="34C31E70"/>
+    <w:rsid w:val="34CEBAAA"/>
     <w:rsid w:val="34E8CD1B"/>
     <w:rsid w:val="34ECFFE8"/>
     <w:rsid w:val="350B1676"/>
     <w:rsid w:val="3518B594"/>
     <w:rsid w:val="3521724B"/>
     <w:rsid w:val="3551BBB3"/>
+    <w:rsid w:val="357758BC"/>
+    <w:rsid w:val="3675036C"/>
     <w:rsid w:val="3683C558"/>
     <w:rsid w:val="36AEDA5A"/>
     <w:rsid w:val="36E0BD0E"/>
     <w:rsid w:val="3731EE91"/>
     <w:rsid w:val="373C741D"/>
     <w:rsid w:val="3758CC00"/>
     <w:rsid w:val="375BF36D"/>
     <w:rsid w:val="37A9196D"/>
     <w:rsid w:val="37D071A8"/>
     <w:rsid w:val="37F28770"/>
     <w:rsid w:val="382D43E7"/>
     <w:rsid w:val="388BC094"/>
     <w:rsid w:val="38D286B5"/>
     <w:rsid w:val="390CA7FC"/>
     <w:rsid w:val="39335FEA"/>
     <w:rsid w:val="394DE416"/>
     <w:rsid w:val="39654FE1"/>
     <w:rsid w:val="39CAE531"/>
     <w:rsid w:val="39CFFAE7"/>
     <w:rsid w:val="39EB9D32"/>
     <w:rsid w:val="3A26337A"/>
     <w:rsid w:val="3A26BDB1"/>
     <w:rsid w:val="3A385AC9"/>
     <w:rsid w:val="3A5ADEBA"/>
     <w:rsid w:val="3AADD17E"/>
     <w:rsid w:val="3B4E0406"/>
     <w:rsid w:val="3B5A0E04"/>
     <w:rsid w:val="3BB16D90"/>
+    <w:rsid w:val="3C1003E5"/>
+    <w:rsid w:val="3CA4EB72"/>
     <w:rsid w:val="3CC45562"/>
     <w:rsid w:val="3D1B76AC"/>
     <w:rsid w:val="3DA8D287"/>
     <w:rsid w:val="3DEF0913"/>
     <w:rsid w:val="3E359C55"/>
     <w:rsid w:val="3E5412C3"/>
     <w:rsid w:val="3E79244E"/>
     <w:rsid w:val="3EA1637C"/>
     <w:rsid w:val="3EAE60F0"/>
     <w:rsid w:val="3EBADC8E"/>
     <w:rsid w:val="3ED12669"/>
     <w:rsid w:val="3FC43121"/>
     <w:rsid w:val="400F6215"/>
     <w:rsid w:val="40550336"/>
+    <w:rsid w:val="40574A3C"/>
     <w:rsid w:val="40BA363B"/>
+    <w:rsid w:val="40C6D1C4"/>
     <w:rsid w:val="40E60F89"/>
     <w:rsid w:val="41244131"/>
     <w:rsid w:val="418E779C"/>
+    <w:rsid w:val="42692F30"/>
     <w:rsid w:val="4291E47D"/>
+    <w:rsid w:val="429CC127"/>
     <w:rsid w:val="42E5122A"/>
     <w:rsid w:val="42F20E95"/>
     <w:rsid w:val="4356A4FF"/>
     <w:rsid w:val="43D5BF29"/>
+    <w:rsid w:val="44D00DED"/>
     <w:rsid w:val="44E8E2B9"/>
     <w:rsid w:val="456A94DC"/>
     <w:rsid w:val="457020E0"/>
+    <w:rsid w:val="460BB439"/>
     <w:rsid w:val="46666456"/>
     <w:rsid w:val="466EFCC7"/>
     <w:rsid w:val="468E45C1"/>
     <w:rsid w:val="4691BB70"/>
     <w:rsid w:val="46ABC687"/>
     <w:rsid w:val="46FF02D6"/>
+    <w:rsid w:val="475B75BB"/>
     <w:rsid w:val="476083B8"/>
     <w:rsid w:val="4771AFA0"/>
     <w:rsid w:val="478028D3"/>
     <w:rsid w:val="47C150B6"/>
     <w:rsid w:val="47F74173"/>
     <w:rsid w:val="480FAC03"/>
+    <w:rsid w:val="48666C31"/>
+    <w:rsid w:val="48B8172A"/>
     <w:rsid w:val="49056215"/>
     <w:rsid w:val="4909C3E9"/>
     <w:rsid w:val="4942B7A0"/>
     <w:rsid w:val="494F6BFD"/>
     <w:rsid w:val="49922B5A"/>
     <w:rsid w:val="49BF7497"/>
     <w:rsid w:val="49CF2D85"/>
     <w:rsid w:val="49D5A3F7"/>
     <w:rsid w:val="4A061C0B"/>
     <w:rsid w:val="4A1726AE"/>
     <w:rsid w:val="4A6046FF"/>
+    <w:rsid w:val="4AB9C3CD"/>
     <w:rsid w:val="4ABE6603"/>
     <w:rsid w:val="4AF7442E"/>
     <w:rsid w:val="4B1B7D00"/>
     <w:rsid w:val="4B2CFE10"/>
     <w:rsid w:val="4B5BBA2F"/>
     <w:rsid w:val="4B5D64E4"/>
     <w:rsid w:val="4BA966EF"/>
     <w:rsid w:val="4C681176"/>
     <w:rsid w:val="4C8DE093"/>
     <w:rsid w:val="4CFF79AC"/>
     <w:rsid w:val="4D6DC97F"/>
     <w:rsid w:val="4D79C031"/>
+    <w:rsid w:val="4D7E8E26"/>
+    <w:rsid w:val="4E15E26A"/>
+    <w:rsid w:val="4ED8ABFC"/>
+    <w:rsid w:val="4EDB8114"/>
     <w:rsid w:val="4FA86561"/>
     <w:rsid w:val="4FD082A5"/>
     <w:rsid w:val="4FDF590E"/>
     <w:rsid w:val="4FF74206"/>
     <w:rsid w:val="5025A790"/>
     <w:rsid w:val="50289416"/>
     <w:rsid w:val="50517549"/>
     <w:rsid w:val="50575D2E"/>
     <w:rsid w:val="510CAB7C"/>
     <w:rsid w:val="515F2D2A"/>
     <w:rsid w:val="51899F68"/>
     <w:rsid w:val="51BDDD9C"/>
+    <w:rsid w:val="51F2C3A9"/>
     <w:rsid w:val="5215F547"/>
     <w:rsid w:val="5251DBC7"/>
     <w:rsid w:val="52B39166"/>
     <w:rsid w:val="533911EA"/>
     <w:rsid w:val="53525EC0"/>
+    <w:rsid w:val="535B1ADF"/>
     <w:rsid w:val="5385A2A5"/>
     <w:rsid w:val="538AC33D"/>
     <w:rsid w:val="539A7EA2"/>
     <w:rsid w:val="53A11625"/>
     <w:rsid w:val="53B17F05"/>
+    <w:rsid w:val="53F8F70C"/>
     <w:rsid w:val="541B5785"/>
     <w:rsid w:val="54531244"/>
     <w:rsid w:val="545F6AEB"/>
     <w:rsid w:val="549F91BA"/>
     <w:rsid w:val="5600056F"/>
     <w:rsid w:val="561757D5"/>
     <w:rsid w:val="56518FCE"/>
     <w:rsid w:val="565481D3"/>
     <w:rsid w:val="565D0CBB"/>
     <w:rsid w:val="567FAC38"/>
     <w:rsid w:val="5697E4AA"/>
     <w:rsid w:val="56A8D0DA"/>
+    <w:rsid w:val="57347ACF"/>
     <w:rsid w:val="573A0365"/>
     <w:rsid w:val="5781E3D4"/>
     <w:rsid w:val="57CFCD75"/>
     <w:rsid w:val="5822C6ED"/>
     <w:rsid w:val="58356AC0"/>
     <w:rsid w:val="586BCC9C"/>
+    <w:rsid w:val="593A4007"/>
     <w:rsid w:val="5978368E"/>
     <w:rsid w:val="59DE0468"/>
     <w:rsid w:val="59EB99A7"/>
     <w:rsid w:val="5A09A99A"/>
     <w:rsid w:val="5A1D8A2D"/>
     <w:rsid w:val="5A2F6914"/>
     <w:rsid w:val="5A7A0325"/>
     <w:rsid w:val="5AF93C83"/>
     <w:rsid w:val="5B12A678"/>
+    <w:rsid w:val="5B56EEF4"/>
     <w:rsid w:val="5B5E4AF1"/>
     <w:rsid w:val="5B6A3EB3"/>
     <w:rsid w:val="5BD0DFDE"/>
     <w:rsid w:val="5C1CE7F3"/>
     <w:rsid w:val="5CF9AEC7"/>
     <w:rsid w:val="5D067F22"/>
     <w:rsid w:val="5D400ADD"/>
     <w:rsid w:val="5D4F6C8E"/>
     <w:rsid w:val="5D4F8BBA"/>
     <w:rsid w:val="5D5E473B"/>
     <w:rsid w:val="5DE0B870"/>
     <w:rsid w:val="5DE2D61A"/>
     <w:rsid w:val="5DE84F49"/>
     <w:rsid w:val="5DFDBA29"/>
     <w:rsid w:val="5E184CB2"/>
     <w:rsid w:val="5E34CB6C"/>
     <w:rsid w:val="5E50803F"/>
     <w:rsid w:val="5E61576D"/>
     <w:rsid w:val="5E7E40EF"/>
+    <w:rsid w:val="5ECF68E4"/>
     <w:rsid w:val="60126706"/>
+    <w:rsid w:val="606805D1"/>
     <w:rsid w:val="60968EC7"/>
     <w:rsid w:val="60ABBD6D"/>
     <w:rsid w:val="60CBC9B4"/>
     <w:rsid w:val="60E1AA3B"/>
     <w:rsid w:val="6105DA9B"/>
     <w:rsid w:val="615867FC"/>
     <w:rsid w:val="6185FB23"/>
     <w:rsid w:val="618F5F4D"/>
     <w:rsid w:val="61CE5D1E"/>
     <w:rsid w:val="6294DFE6"/>
     <w:rsid w:val="62961B15"/>
     <w:rsid w:val="62EAE824"/>
     <w:rsid w:val="6384EADE"/>
     <w:rsid w:val="63980B25"/>
     <w:rsid w:val="63A75485"/>
+    <w:rsid w:val="642F953A"/>
     <w:rsid w:val="64334F0F"/>
     <w:rsid w:val="643DE491"/>
     <w:rsid w:val="6454756C"/>
     <w:rsid w:val="64CB2ECC"/>
     <w:rsid w:val="64FCA55D"/>
     <w:rsid w:val="650B44E4"/>
     <w:rsid w:val="65586DDA"/>
     <w:rsid w:val="6558BA52"/>
     <w:rsid w:val="656A6585"/>
     <w:rsid w:val="65DBDF9A"/>
     <w:rsid w:val="65FF65AD"/>
     <w:rsid w:val="665A1D65"/>
+    <w:rsid w:val="66D4123E"/>
     <w:rsid w:val="675C094A"/>
     <w:rsid w:val="67610CB0"/>
     <w:rsid w:val="6795555A"/>
     <w:rsid w:val="67B7FB70"/>
     <w:rsid w:val="680B02DE"/>
     <w:rsid w:val="68803897"/>
     <w:rsid w:val="688CC158"/>
     <w:rsid w:val="6947D7EF"/>
     <w:rsid w:val="69977665"/>
     <w:rsid w:val="6AB1DD00"/>
     <w:rsid w:val="6ADD3745"/>
     <w:rsid w:val="6AE3A859"/>
     <w:rsid w:val="6B20F02C"/>
+    <w:rsid w:val="6B6C112E"/>
     <w:rsid w:val="6B95B602"/>
+    <w:rsid w:val="6C136369"/>
     <w:rsid w:val="6C335FAF"/>
     <w:rsid w:val="6C7F4986"/>
+    <w:rsid w:val="6D378B1F"/>
+    <w:rsid w:val="6D46C720"/>
     <w:rsid w:val="6D7665BB"/>
     <w:rsid w:val="6DA6D796"/>
     <w:rsid w:val="6DF255CE"/>
     <w:rsid w:val="6E2C9817"/>
     <w:rsid w:val="6F27439F"/>
     <w:rsid w:val="6F277EFF"/>
     <w:rsid w:val="6F5C685F"/>
     <w:rsid w:val="703241E1"/>
     <w:rsid w:val="703D3F44"/>
     <w:rsid w:val="7099D536"/>
     <w:rsid w:val="713C74FA"/>
     <w:rsid w:val="717E9402"/>
     <w:rsid w:val="71BB7936"/>
     <w:rsid w:val="71F7D204"/>
     <w:rsid w:val="7210CAD9"/>
     <w:rsid w:val="72AD58C8"/>
+    <w:rsid w:val="72E3FF62"/>
     <w:rsid w:val="72FBF24E"/>
     <w:rsid w:val="732D654C"/>
     <w:rsid w:val="739F9B1B"/>
     <w:rsid w:val="748B1603"/>
     <w:rsid w:val="74DA1EF7"/>
     <w:rsid w:val="74F84B7F"/>
     <w:rsid w:val="751A10A1"/>
     <w:rsid w:val="7536B091"/>
     <w:rsid w:val="7540B1E2"/>
     <w:rsid w:val="757E1713"/>
     <w:rsid w:val="75AA92DD"/>
+    <w:rsid w:val="75C1811F"/>
     <w:rsid w:val="76413830"/>
     <w:rsid w:val="7678B4EF"/>
     <w:rsid w:val="76E2268E"/>
     <w:rsid w:val="76EC9B6A"/>
     <w:rsid w:val="77534CF3"/>
     <w:rsid w:val="780562F9"/>
     <w:rsid w:val="78168A1F"/>
     <w:rsid w:val="784D6D17"/>
     <w:rsid w:val="78628886"/>
     <w:rsid w:val="786F205B"/>
     <w:rsid w:val="78789DDB"/>
     <w:rsid w:val="78B05E81"/>
     <w:rsid w:val="78E04CAA"/>
     <w:rsid w:val="797A909F"/>
     <w:rsid w:val="7A0F8E42"/>
+    <w:rsid w:val="7A4778E3"/>
     <w:rsid w:val="7A49FC0D"/>
     <w:rsid w:val="7AA41F90"/>
     <w:rsid w:val="7AA7DA67"/>
     <w:rsid w:val="7AA825E6"/>
     <w:rsid w:val="7ABE9982"/>
     <w:rsid w:val="7ABECCFC"/>
     <w:rsid w:val="7AE98FA2"/>
     <w:rsid w:val="7AF95A57"/>
     <w:rsid w:val="7BABBAED"/>
     <w:rsid w:val="7BC4D482"/>
     <w:rsid w:val="7C40F287"/>
     <w:rsid w:val="7C8BFE05"/>
     <w:rsid w:val="7CB43D4F"/>
+    <w:rsid w:val="7CE5B801"/>
     <w:rsid w:val="7D154640"/>
     <w:rsid w:val="7DBF0482"/>
     <w:rsid w:val="7DC7BC5F"/>
+    <w:rsid w:val="7DE72DE4"/>
     <w:rsid w:val="7E2E206C"/>
     <w:rsid w:val="7E592F84"/>
     <w:rsid w:val="7E68EABD"/>
     <w:rsid w:val="7E6B9291"/>
     <w:rsid w:val="7E830195"/>
     <w:rsid w:val="7E8C02B0"/>
     <w:rsid w:val="7EE0C168"/>
     <w:rsid w:val="7EF1AB40"/>
+    <w:rsid w:val="7F09B085"/>
     <w:rsid w:val="7F1F739A"/>
     <w:rsid w:val="7F75CE2A"/>
     <w:rsid w:val="7F9BF096"/>
     <w:rsid w:val="7FD75345"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -9144,63 +9299,63 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1554391196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/biosafety" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/staff-support-around-the-clock-telephone-counselling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anmalarbetsskada.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kiboka/inc.cfm?fil=../aqdok2/bokstat/stat_frame&amp;pv=36&amp;pf=&amp;lang=1&amp;menid=91" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/occupational-health-service-for-employees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/media/163532/download?attachment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/your-employment/occupational-safety-and-health/reporting-incidents" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/kis-laboratory-safety-introduction" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/if-something-happens" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/162628/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety/pregnant-and-breastfeeding-co-workers" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kikem/pcmain.cfm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/our-ki/local-web/ana-futura-for-staff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/biosafety" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/media/117255/download" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/if-something-happens" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety/pregnant-and-breastfeeding-co-workers" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kiboka/inc.cfm?fil=../aqdok2/bokstat/stat_frame&amp;pv=36&amp;pf=&amp;lang=1&amp;menid=91" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/laboratory-waste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/tools-and-support/safety-and-security/laboratory-safety" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medarbetare.ki.se/media/163532/download?attachment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/staff-support-around-the-clock-telephone-counselling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/kis-laboratory-safety-introduction" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/our-ki/local-web/ana-futura-for-staff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/media/162628/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.anmalarbetsskada.se" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/occupational-health-service-for-employees" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.port.se/alphaquest/app_kikem/pcmain.cfm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/your-employment/occupational-safety-and-health/reporting-incidents" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="414E84B3910F104DB0DB8960760BA1BF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{10D56516-3116-DE41-BBD1-642EEEF6CDD3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00083A46" w:rsidRDefault="00A85D6E" w:rsidP="00083A46">
           <w:pPr>
             <w:pStyle w:val="414E84B3910F104DB0DB8960760BA1BF"/>
           </w:pPr>
           <w:r>
             <w:t>[Type text]</w:t>
           </w:r>
         </w:p>
@@ -9382,102 +9537,100 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DM Sans">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
@@ -9488,76 +9641,77 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00083A46"/>
     <w:rsid w:val="00017747"/>
     <w:rsid w:val="00017C0F"/>
     <w:rsid w:val="000454E5"/>
     <w:rsid w:val="00056060"/>
     <w:rsid w:val="0006620E"/>
     <w:rsid w:val="00083A46"/>
     <w:rsid w:val="00236FBA"/>
     <w:rsid w:val="00270A93"/>
     <w:rsid w:val="002F7C8A"/>
     <w:rsid w:val="00306CDC"/>
     <w:rsid w:val="00317935"/>
     <w:rsid w:val="00385BAE"/>
     <w:rsid w:val="00386AA4"/>
     <w:rsid w:val="00392157"/>
     <w:rsid w:val="00496DED"/>
     <w:rsid w:val="004D6099"/>
-    <w:rsid w:val="004E5766"/>
     <w:rsid w:val="005A1B63"/>
     <w:rsid w:val="005C3096"/>
     <w:rsid w:val="005E2780"/>
     <w:rsid w:val="006C4889"/>
     <w:rsid w:val="006C706F"/>
     <w:rsid w:val="006E3C6E"/>
     <w:rsid w:val="006F4BDB"/>
     <w:rsid w:val="00766DD6"/>
     <w:rsid w:val="00776829"/>
     <w:rsid w:val="00797089"/>
     <w:rsid w:val="007A3263"/>
     <w:rsid w:val="007A60F7"/>
     <w:rsid w:val="007F42B1"/>
     <w:rsid w:val="008042DA"/>
     <w:rsid w:val="008120B7"/>
     <w:rsid w:val="008138DF"/>
     <w:rsid w:val="008664AA"/>
     <w:rsid w:val="008C5541"/>
     <w:rsid w:val="008D7E61"/>
     <w:rsid w:val="00917118"/>
     <w:rsid w:val="00953E45"/>
     <w:rsid w:val="009F282C"/>
     <w:rsid w:val="00A15862"/>
     <w:rsid w:val="00A85D6E"/>
+    <w:rsid w:val="00AB79DD"/>
     <w:rsid w:val="00B13E7A"/>
+    <w:rsid w:val="00BD1496"/>
     <w:rsid w:val="00C1238C"/>
     <w:rsid w:val="00CF65AA"/>
     <w:rsid w:val="00D23A2D"/>
     <w:rsid w:val="00D26EFA"/>
     <w:rsid w:val="00DC576C"/>
     <w:rsid w:val="00E73BA8"/>
     <w:rsid w:val="00EB4B53"/>
     <w:rsid w:val="00F2785E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
@@ -10422,50 +10576,82 @@
         </a:folHlink>
       </a:clrScheme>
       <a:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
     </a:extraClrScheme>
   </a:extraClrSchemeLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="ada07367-bd7d-484a-a5d7-ee9603348750">
+      <UserInfo>
+        <DisplayName>Christina Sundqvist</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Marjan Amiri</DisplayName>
+        <AccountId>9</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100A6A16BCDBE279841B046BA9C2381F618" ma:contentTypeVersion="6" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="61a3c839a9c042bc1beea72ea9699e3d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80" xmlns:ns3="ada07367-bd7d-484a-a5d7-ee9603348750" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5c91bca006e811ee061ed5e2fbeb86f1" ns2:_="" ns3:_="">
     <xsd:import namespace="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80"/>
     <xsd:import namespace="ada07367-bd7d-484a-a5d7-ee9603348750"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -10598,142 +10784,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4A3E3F-11B5-4459-AB00-187E47DA01AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ada07367-bd7d-484a-a5d7-ee9603348750"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB1651F0-301A-4B4D-9798-593B4FCBBDF4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A80E7C5-2E95-4FF7-977E-023B09178E03}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE7A8CE2-A6EA-42E8-AFC0-849146321F65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f1d6c457-93f0-4bed-8b0c-d0cbd138ad80"/>
     <ds:schemaRef ds:uri="ada07367-bd7d-484a-a5d7-ee9603348750"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1636</Words>
-  <Characters>8671</Characters>
+  <Words>1652</Words>
+  <Characters>8758</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10287</CharactersWithSpaces>
+  <CharactersWithSpaces>10390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Johanna Snäll</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A6A16BCDBE279841B046BA9C2381F618</vt:lpwstr>