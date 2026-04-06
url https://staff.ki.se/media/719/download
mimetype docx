--- v0 (2025-10-07)
+++ v1 (2026-04-06)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="36DE0089" w14:textId="23D5434C" w:rsidR="007B0979" w:rsidRPr="00217D22" w:rsidRDefault="0054456F" w:rsidP="00217D22">
       <w:pPr>
         <w:pStyle w:val="KIBlankettrubrik"/>
         <w:spacing w:before="0" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217D22">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="sv-SE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -106,51 +106,50 @@
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10031"/>
       </w:tblGrid>
       <w:tr w:rsidR="0053118B" w:rsidRPr="008F06B1" w14:paraId="2D43EBF2" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3713"/>
               <w:gridCol w:w="3260"/>
               <w:gridCol w:w="2803"/>
             </w:tblGrid>
             <w:tr w:rsidR="0053118B" w:rsidRPr="008F06B1" w14:paraId="04564792" w14:textId="77777777" w:rsidTr="009C3478">
@@ -578,51 +577,50 @@
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7D04692D" w14:textId="77777777" w:rsidR="0053118B" w:rsidRPr="00B27D37" w:rsidRDefault="0053118B" w:rsidP="00F52254">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:right="-709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD24F4" w:rsidRPr="00783C2D" w14:paraId="312AC284" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3713"/>
               <w:gridCol w:w="2551"/>
               <w:gridCol w:w="3512"/>
             </w:tblGrid>
             <w:tr w:rsidR="008F06B1" w:rsidRPr="003A7FE1" w14:paraId="4A85476E" w14:textId="77777777" w:rsidTr="009C3478">
@@ -934,168 +932,166 @@
                 </w:tcPr>
                 <w:p w14:paraId="4B2755F4" w14:textId="77777777" w:rsidR="008F06B1" w:rsidRPr="00C05E93" w:rsidRDefault="008F06B1" w:rsidP="00CD24F4">
                   <w:pPr>
                     <w:pStyle w:val="Lptext"/>
                     <w:spacing w:after="0"/>
                     <w:ind w:left="0"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                     </w:rPr>
                     <w:t>Department</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
-                <w:p w14:paraId="3F195957" w14:textId="3A57DF49" w:rsidR="008F06B1" w:rsidRPr="00F20025" w:rsidRDefault="008F06B1" w:rsidP="00CD24F4">
+                <w:p w14:paraId="3F195957" w14:textId="6AC35D0F" w:rsidR="008F06B1" w:rsidRPr="00F20025" w:rsidRDefault="008A4DDB" w:rsidP="00CD24F4">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5070"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:ind w:right="-68"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="009C3478">
+                  <w:r>
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Choose department"/>
-                          <w:listEntry w:val="Dep of Biosciences and Nutrition, H2"/>
                           <w:listEntry w:val="Dep of Cell and Molecular Biology, C5"/>
                           <w:listEntry w:val="Dep of Clinical Science and Edu, Södersjukh, S1"/>
                           <w:listEntry w:val="Dep of Clinical Neuroscience, K8"/>
                           <w:listEntry w:val="Dep of Clinical Sciences, Danderyd Hosp, D1"/>
                           <w:listEntry w:val="CLINTEC, H9"/>
                           <w:listEntry w:val="Dep of Dental Medicine, DentMed"/>
                           <w:listEntry w:val="Institute of Environmental Medicine, C6"/>
                           <w:listEntry w:val="Dep of Global Public Health, K9"/>
                           <w:listEntry w:val="Dep of Laboratory Medicine, H5"/>
                           <w:listEntry w:val="LIME, C7"/>
                           <w:listEntry w:val="MEB, C8"/>
                           <w:listEntry w:val="Dep of Medical Biochemistry and Biophysics, C2"/>
                           <w:listEntry w:val="Dep of Medicine, Huddinge, H7"/>
                           <w:listEntry w:val="Dep of Medicine, Solna, K2"/>
                           <w:listEntry w:val="Dep of Microbiology, Tumor and Cell Biology, C1"/>
                           <w:listEntry w:val="Dep of Molecular Medicine and Surgery, K1"/>
                           <w:listEntry w:val="Dep of Neuroscience, C4"/>
                           <w:listEntry w:val="NVS, H1"/>
                           <w:listEntry w:val="Dep of Oncology-Pathology, K7"/>
                           <w:listEntry w:val="Dep of Physiology and Pharmacology, C3"/>
                           <w:listEntry w:val="Dep of Women's and Children's Health, K6"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="009C3478">
+                  <w:r>
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r>
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r>
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="009C3478">
+                  <w:r>
                     <w:rPr>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="76122538" w14:textId="77777777" w:rsidR="00CD24F4" w:rsidRPr="00783C2D" w:rsidRDefault="00CD24F4" w:rsidP="00783C2D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16C0A" w:rsidRPr="00F2344B" w14:paraId="35B86370" w14:textId="77777777" w:rsidTr="00AF6F0D">
+      <w:tr w:rsidR="00D16C0A" w:rsidRPr="0001017E" w14:paraId="35B86370" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="274E565E" w14:textId="6C9AD703" w:rsidR="00D16C0A" w:rsidRDefault="00F20025" w:rsidP="007B3F55">
+          <w:p w14:paraId="50750E74" w14:textId="750ED428" w:rsidR="00467F55" w:rsidRPr="0056419B" w:rsidRDefault="00F20025" w:rsidP="0056419B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
-              <w:spacing w:before="240" w:after="40"/>
+              <w:spacing w:before="240" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F20025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Choose between</w:t>
             </w:r>
             <w:r w:rsidR="00D16C0A" w:rsidRPr="00F20025">
@@ -1232,313 +1228,262 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nly o</w:t>
             </w:r>
             <w:r w:rsidR="003531F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ne </w:t>
             </w:r>
-            <w:r w:rsidR="00467F55">
+            <w:r w:rsidR="002B22AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:r w:rsidR="003531F1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> per</w:t>
             </w:r>
             <w:r w:rsidRPr="00F20025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> form</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B22AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>application form</w:t>
             </w:r>
             <w:r w:rsidR="003F6330" w:rsidRPr="00F20025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50750E74" w14:textId="37B8F160" w:rsidR="00467F55" w:rsidRPr="00F20025" w:rsidRDefault="00467F55" w:rsidP="007B3F55">
-[...107 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16C0A" w:rsidRPr="00F2344B" w14:paraId="5F14B502" w14:textId="77777777" w:rsidTr="00217D22">
+      <w:tr w:rsidR="00D16C0A" w:rsidRPr="0001017E" w14:paraId="5F14B502" w14:textId="77777777" w:rsidTr="00217D22">
         <w:trPr>
           <w:trHeight w:val="2817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCB9DB8" w14:textId="54CC6720" w:rsidR="00D16C0A" w:rsidRPr="00F20025" w:rsidRDefault="00347FCE" w:rsidP="00F34FD5">
+          <w:p w14:paraId="7DCB9DB8" w14:textId="255A33E7" w:rsidR="00D16C0A" w:rsidRPr="00F20025" w:rsidRDefault="00347FCE" w:rsidP="0056419B">
             <w:pPr>
               <w:pStyle w:val="Blankettrubrik2"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-              <w:spacing w:before="0"/>
+              <w:spacing w:before="0" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00DD3CED" w:rsidRPr="00CF5CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1.  </w:t>
             </w:r>
-            <w:r w:rsidR="00D84F9D">
+            <w:r w:rsidR="00E379EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>C</w:t>
+              <w:t>Credit transfer for c</w:t>
             </w:r>
             <w:r w:rsidR="00F20025" w:rsidRPr="00CF5CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ourses from </w:t>
+              <w:t>ours</w:t>
             </w:r>
-            <w:r w:rsidR="00F20025" w:rsidRPr="00CF5CF1">
+            <w:r w:rsidR="00E379EC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Swedish or European</w:t>
+              <w:t>es taken at</w:t>
             </w:r>
             <w:r w:rsidR="00F20025" w:rsidRPr="00CF5CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> higher education institution </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E379EC" w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Swedish or European hig</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20025" w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">her education </w:t>
+            </w:r>
+            <w:r w:rsidR="0056419B" w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>institutions</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20025" w:rsidRPr="00CF5CF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9808" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1870"/>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="1386"/>
               <w:gridCol w:w="4851"/>
             </w:tblGrid>
             <w:tr w:rsidR="00AF6F0D" w:rsidRPr="00B314C9" w14:paraId="55517E3A" w14:textId="77777777" w:rsidTr="00E4707E">
@@ -2090,51 +2035,51 @@
                     <w:rPr>
                       <w:bCs/>
                       <w:noProof/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009C3478">
                     <w:rPr>
                       <w:bCs/>
                       <w:noProof/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009C3478">
                     <w:rPr>
                       <w:bCs/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008F06B1" w:rsidRPr="00F2344B" w14:paraId="47E6F3AF" w14:textId="77777777" w:rsidTr="00110229">
+            <w:tr w:rsidR="008F06B1" w:rsidRPr="0001017E" w14:paraId="47E6F3AF" w14:textId="77777777" w:rsidTr="00110229">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="595"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1870" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="2DD6BBBC" w14:textId="77777777" w:rsidR="008F06B1" w:rsidRDefault="008F06B1" w:rsidP="002E5148">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5070"/>
                     </w:tabs>
                     <w:ind w:right="-70"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-GB"/>
@@ -2384,76 +2329,77 @@
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F2344B">
                     <w:rPr>
                       <w:bCs/>
                       <w:szCs w:val="24"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6237" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3B78F620" w14:textId="77777777" w:rsidR="008F06B1" w:rsidRPr="008F06B1" w:rsidRDefault="008F06B1" w:rsidP="002E5148">
+                <w:p w14:paraId="3B78F620" w14:textId="77777777" w:rsidR="008F06B1" w:rsidRPr="008F06B1" w:rsidRDefault="008F06B1" w:rsidP="002B22AA">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5070"/>
                     </w:tabs>
+                    <w:spacing w:after="60"/>
                     <w:ind w:right="-70"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F06B1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Educational level </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5908F68A" w14:textId="612AD4AB" w:rsidR="008F06B1" w:rsidRPr="00D84F9D" w:rsidRDefault="001917BC" w:rsidP="008F06B1">
+                <w:p w14:paraId="5908F68A" w14:textId="38E6FA3C" w:rsidR="008F06B1" w:rsidRPr="00D84F9D" w:rsidRDefault="001917BC" w:rsidP="008F06B1">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="5070"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:ind w:right="-70"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001917BC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
@@ -2465,172 +2411,161 @@
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="008F06B1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="008F06B1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00110229">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
-                  <w:r>
+                  <w:r w:rsidR="002B22AA" w:rsidRPr="002B22AA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>third-cycle</w:t>
-[...2 lines deleted...]
-                  <w:r>
+                    <w:t>Doctoral /</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="002B22AA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> (PhD)</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="008F06B1" w:rsidRPr="008F06B1">
+                    <w:t>PhD</w:t>
+                  </w:r>
+                  <w:r w:rsidR="008F06B1" w:rsidRPr="002B22AA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> level </w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve">      </w:t>
+                    <w:t xml:space="preserve"> level       </w:t>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="002E5148">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="007F2C3A">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidR="008F06B1" w:rsidRPr="002E5148">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
@@ -2663,51 +2598,51 @@
                     </w:rPr>
                     <w:t xml:space="preserve"> or</w:t>
                   </w:r>
                   <w:r w:rsidR="00110229">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="001917BC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">first-cycle (basic) </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002E5148" w:rsidRPr="00F2344B" w14:paraId="0AF74982" w14:textId="77777777" w:rsidTr="001917BC">
+            <w:tr w:rsidR="002E5148" w:rsidRPr="0001017E" w14:paraId="0AF74982" w14:textId="77777777" w:rsidTr="001917BC">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tblBorders>
                 <w:tblCellMar>
                   <w:left w:w="71" w:type="dxa"/>
                   <w:right w:w="71" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="624"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9808" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="021F5B77" w14:textId="5CEA9F66" w:rsidR="002E5148" w:rsidRPr="00F20025" w:rsidRDefault="002E5148" w:rsidP="002E5148">
@@ -2854,254 +2789,258 @@
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and result of examination</w:t>
                   </w:r>
                   <w:r w:rsidR="002E5148">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="002E5148" w:rsidRPr="00EF158C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>(</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidR="002E5148" w:rsidRPr="00D84F9D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>e.g</w:t>
                   </w:r>
                   <w:r w:rsidR="002E5148" w:rsidRPr="00D84F9D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidR="002E5148">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Ladok print</w:t>
                   </w:r>
                   <w:r w:rsidR="002E5148" w:rsidRPr="00EF158C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4BCBA8BA" w14:textId="77777777" w:rsidR="00D16C0A" w:rsidRPr="00EF158C" w:rsidRDefault="00D16C0A" w:rsidP="00783C2D">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16C0A" w:rsidRPr="00F2344B" w14:paraId="0E6D942A" w14:textId="77777777" w:rsidTr="000C1037">
+      <w:tr w:rsidR="00D16C0A" w:rsidRPr="0001017E" w14:paraId="0E6D942A" w14:textId="77777777" w:rsidTr="000C1037">
         <w:trPr>
           <w:trHeight w:val="3464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3870F02F" w14:textId="409D0C7E" w:rsidR="00D16C0A" w:rsidRDefault="00347FCE" w:rsidP="00217D22">
+          <w:p w14:paraId="5FBB0879" w14:textId="62B00D7D" w:rsidR="002E5148" w:rsidRPr="002E5148" w:rsidRDefault="00347FCE" w:rsidP="00E379EC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="000C1037" w:rsidRPr="00CF5CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="00D84F9D">
+            <w:r w:rsidR="00E379EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Credit transfer of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E379EC" w:rsidRPr="002B22AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Ot</w:t>
+              <w:t xml:space="preserve">other </w:t>
             </w:r>
-            <w:r w:rsidR="00EF158C" w:rsidRPr="00CF5CF1">
+            <w:r w:rsidR="00E661B1" w:rsidRPr="002B22AA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>her education</w:t>
+              <w:t>course</w:t>
+            </w:r>
+            <w:r w:rsidR="00E379EC" w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00073C3B" w:rsidRPr="00EF158C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-              <w:ind w:right="-70"/>
+            <w:r w:rsidR="002E5148" w:rsidRPr="00190597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">(for example course </w:t>
+            </w:r>
+            <w:r w:rsidR="00E379EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t>given by</w:t>
             </w:r>
             <w:r w:rsidR="002E5148" w:rsidRPr="00190597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="002E5148" w:rsidRPr="00190597">
+            <w:r w:rsidR="00E379EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>for</w:t>
+              <w:t xml:space="preserve">the Region or </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="002E5148" w:rsidRPr="00190597">
+            <w:r w:rsidR="00E379EC" w:rsidRPr="00E379EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> example course at the </w:t>
-[...8 lines deleted...]
-              <w:t>hospital or</w:t>
+              <w:t>outside Europe</w:t>
             </w:r>
             <w:r w:rsidR="002E5148" w:rsidRPr="00190597">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> course from outside Europe)</w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9757" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4847"/>
               <w:gridCol w:w="4910"/>
             </w:tblGrid>
             <w:tr w:rsidR="00915F0C" w:rsidRPr="00B314C9" w14:paraId="0FA6C73F" w14:textId="77777777" w:rsidTr="003F0DE7">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="867"/>
@@ -3943,51 +3882,51 @@
                     <w:rPr>
                       <w:bCs/>
                       <w:noProof/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009C3478">
                     <w:rPr>
                       <w:bCs/>
                       <w:noProof/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="009C3478">
                     <w:rPr>
                       <w:bCs/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002E5148" w:rsidRPr="00F2344B" w14:paraId="1B9F4679" w14:textId="77777777" w:rsidTr="003F0DE7">
+            <w:tr w:rsidR="002E5148" w:rsidRPr="0001017E" w14:paraId="1B9F4679" w14:textId="77777777" w:rsidTr="003F0DE7">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="624"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9757" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="18506F27" w14:textId="2381647B" w:rsidR="0079614F" w:rsidRDefault="002E5148" w:rsidP="00D84F9D">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
                     <w:spacing w:before="60" w:after="20"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -4134,155 +4073,152 @@
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="485F6334" w14:textId="77777777" w:rsidR="000210D4" w:rsidRPr="002E5148" w:rsidRDefault="000210D4" w:rsidP="00C74CD7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1037" w:rsidRPr="00F2344B" w14:paraId="2F5F8AC4" w14:textId="77777777" w:rsidTr="00EF158C">
+      <w:tr w:rsidR="000C1037" w:rsidRPr="0001017E" w14:paraId="2F5F8AC4" w14:textId="77777777" w:rsidTr="00EF158C">
         <w:trPr>
           <w:trHeight w:val="1488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B9A1ABD" w14:textId="63F51DC1" w:rsidR="000C1037" w:rsidRPr="00CF5CF1" w:rsidRDefault="00347FCE" w:rsidP="00AA4DBB">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="000C1037" w:rsidRPr="00CF5CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="00D84F9D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00535485" w:rsidRPr="00CF5CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">nowledge and skills acquired through </w:t>
             </w:r>
-            <w:r w:rsidR="000E4297" w:rsidRPr="00CF5CF1">
+            <w:r w:rsidR="000E4297" w:rsidRPr="004B0662">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
-            <w:r w:rsidR="00EF158C" w:rsidRPr="00CF5CF1">
+            <w:r w:rsidR="00EF158C" w:rsidRPr="004B0662">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> experience</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9950" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9950"/>
             </w:tblGrid>
-            <w:tr w:rsidR="000C1037" w:rsidRPr="00F2344B" w14:paraId="6E4CC7CC" w14:textId="77777777" w:rsidTr="00F4130D">
+            <w:tr w:rsidR="000C1037" w:rsidRPr="0001017E" w14:paraId="6E4CC7CC" w14:textId="77777777" w:rsidTr="00F4130D">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="857"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9950" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="1200B9C7" w14:textId="1E2EC73C" w:rsidR="00EF158C" w:rsidRPr="00F20025" w:rsidRDefault="00755105" w:rsidP="007B3F55">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                       <w:tab w:val="left" w:pos="567"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
@@ -4297,111 +4233,100 @@
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00755105">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00BE1DD5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidR="00F4130D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="007B3F55">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>I want to transfer</w:t>
-[...10 lines deleted...]
-                    <w:t xml:space="preserve"> k</w:t>
+                    <w:t>I want to transfer k</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00755105">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>nowledge acquired thro</w:t>
                   </w:r>
                   <w:r w:rsidR="00F05EE1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>u</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00755105">
                     <w:rPr>
@@ -4712,142 +4637,191 @@
           </w:tbl>
           <w:p w14:paraId="6C2128E8" w14:textId="77777777" w:rsidR="00F34FD5" w:rsidRDefault="00F34FD5" w:rsidP="00F34FD5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1299BFCB" w14:textId="3AEB4687" w:rsidR="00F34FD5" w:rsidRPr="00D246B9" w:rsidRDefault="00347FCE" w:rsidP="00F34FD5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>What this accreditation c</w:t>
+              <w:t xml:space="preserve">What this accreditation </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00347FCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>orrespond to/replaces</w:t>
+              <w:t>orrespond</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00347FCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to/replaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D16C0A" w:rsidRPr="00F2344B" w14:paraId="73E07B6B" w14:textId="77777777" w:rsidTr="00AF6F0D">
+      <w:tr w:rsidR="00D16C0A" w:rsidRPr="0001017E" w14:paraId="73E07B6B" w14:textId="77777777" w:rsidTr="00AF6F0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7540"/>
               <w:gridCol w:w="992"/>
               <w:gridCol w:w="1244"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EF0E7C" w:rsidRPr="00F2344B" w14:paraId="6BD80829" w14:textId="77777777" w:rsidTr="002F652B">
+            <w:tr w:rsidR="00EF0E7C" w:rsidRPr="0001017E" w14:paraId="6BD80829" w14:textId="77777777" w:rsidTr="002F652B">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="363"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9776" w:type="dxa"/>
                   <w:gridSpan w:val="3"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="7F5B47A2" w14:textId="6B78C136" w:rsidR="00EF0E7C" w:rsidRPr="00EF0E7C" w:rsidRDefault="00EF0E7C" w:rsidP="00EF0E7C">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="213"/>
                       <w:tab w:val="right" w:pos="9854"/>
                     </w:tabs>
                     <w:spacing w:before="60" w:after="80"/>
                     <w:ind w:left="213" w:right="-70" w:hanging="213"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:bookmarkStart w:id="2" w:name="_Hlk95391988"/>
                   <w:bookmarkStart w:id="3" w:name="_Hlk95392708"/>
                   <w:r w:rsidRPr="00CF5CF1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>The credit transfer correspond to/replaces the following</w:t>
+                    <w:t xml:space="preserve">The credit transfer </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00CF5CF1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>correspond</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00CF5CF1">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> to/replaces the following</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00CF5CF1">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CF5CF1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00CF5CF1">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:i/>
                       <w:color w:val="333333"/>
@@ -4911,61 +4885,61 @@
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
@@ -5465,61 +5439,61 @@
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
@@ -5870,61 +5844,61 @@
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:bCs/>
@@ -6277,51 +6251,51 @@
               <w:spacing w:before="120"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9776" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1389"/>
               <w:gridCol w:w="8387"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EF0E7C" w:rsidRPr="00F2344B" w14:paraId="6F28F64B" w14:textId="77777777" w:rsidTr="00E40D5B">
+            <w:tr w:rsidR="00EF0E7C" w:rsidRPr="0001017E" w14:paraId="6F28F64B" w14:textId="77777777" w:rsidTr="00E40D5B">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="624"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1389" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
                 <w:p w14:paraId="60CB7C72" w14:textId="77777777" w:rsidR="00EF0E7C" w:rsidRPr="00EF0E7C" w:rsidRDefault="00EF0E7C" w:rsidP="00B44825">
                   <w:pPr>
                     <w:ind w:right="-70"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6375,91 +6349,111 @@
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="79721673" w14:textId="0AF73240" w:rsidR="007B3F55" w:rsidRPr="007B3F55" w:rsidRDefault="007B3F55" w:rsidP="007B3F55">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8387" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="28D42F57" w14:textId="470A4884" w:rsidR="00EF0E7C" w:rsidRPr="00EF0E7C" w:rsidRDefault="00EF0E7C" w:rsidP="00EF0E7C">
+                <w:p w14:paraId="28D42F57" w14:textId="1D1DF2E9" w:rsidR="00EF0E7C" w:rsidRPr="00EF0E7C" w:rsidRDefault="00EF0E7C" w:rsidP="00EF0E7C">
                   <w:pPr>
                     <w:ind w:right="-709"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00EF0E7C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>Signature of doctoral student</w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidR="00C478EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   (</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidR="00C478EC">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="333333"/>
                       <w:sz w:val="14"/>
                       <w:szCs w:val="14"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>or EduSign)</w:t>
+                    <w:t xml:space="preserve">or </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A02E8D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>digital signature</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C478EC">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:color w:val="333333"/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1771629A" w14:textId="3846FCD3" w:rsidR="007B3F55" w:rsidRPr="007B3F55" w:rsidRDefault="007B3F55" w:rsidP="007B3F55">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05EBB109" w14:textId="747A458A" w:rsidR="00AF6F0D" w:rsidRPr="00D246B9" w:rsidRDefault="00002449">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -6539,51 +6533,50 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="83"/>
         <w:gridCol w:w="1915"/>
         <w:gridCol w:w="4139"/>
         <w:gridCol w:w="951"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B9093D" w:rsidRPr="00D246B9" w14:paraId="3A2318F1" w14:textId="77777777" w:rsidTr="00217D22">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AD4FEDB" w14:textId="1AA4EB83" w:rsidR="00B9093D" w:rsidRDefault="00217D22" w:rsidP="00B9093D">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C3478">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -6593,182 +6586,235 @@
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00B9093D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sv-SE"/>
               </w:rPr>
               <w:t xml:space="preserve">DECISION </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF34ECE" w14:textId="5EA055F6" w:rsidR="00B9093D" w:rsidRPr="00B44825" w:rsidRDefault="00B9093D" w:rsidP="00B9093D">
+          <w:p w14:paraId="49FE3278" w14:textId="77777777" w:rsidR="00B9093D" w:rsidRDefault="00B9093D" w:rsidP="002B22AA">
+            <w:pPr>
+              <w:pStyle w:val="KIBlankettrubrik"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6237"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="sv-SE"/>
+              </w:rPr>
+              <w:t>Dnr:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF34ECE" w14:textId="37E311B7" w:rsidR="002B22AA" w:rsidRPr="00B44825" w:rsidRDefault="002B22AA" w:rsidP="00B9093D">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B22AA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-                <w:lang w:val="sv-SE"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Dnr:</w:t>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B22AA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D16C0A" w:rsidRPr="00110229" w14:paraId="40FA9487" w14:textId="77777777" w:rsidTr="00217D22">
         <w:trPr>
           <w:trHeight w:val="5393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13693BE3" w14:textId="022490B5" w:rsidR="00056479" w:rsidRDefault="00056479" w:rsidP="00056479">
+          <w:p w14:paraId="4FD01884" w14:textId="7D495299" w:rsidR="0028793C" w:rsidRDefault="0028793C" w:rsidP="002B22AA">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
-              <w:spacing w:before="0" w:after="120"/>
-[...50 lines deleted...]
-              <w:spacing w:before="0" w:after="120"/>
+              <w:spacing w:before="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9780" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9780"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00056479" w:rsidRPr="00F2344B" w14:paraId="5F75E6B8" w14:textId="77777777" w:rsidTr="00F4130D">
+            <w:tr w:rsidR="00056479" w:rsidRPr="0001017E" w14:paraId="5F75E6B8" w14:textId="77777777" w:rsidTr="00F4130D">
               <w:trPr>
                 <w:trHeight w:val="524"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9780" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="57" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="472B33FA" w14:textId="77777777" w:rsidR="00056479" w:rsidRPr="00916F1B" w:rsidRDefault="00056479" w:rsidP="00056479">
                   <w:pPr>
                     <w:pStyle w:val="KIBlankettrubrik"/>
                     <w:tabs>
@@ -6802,60 +6848,60 @@
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00916F1B">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00916F1B">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00916F1B">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00916F1B">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00916F1B">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
@@ -6917,51 +6963,51 @@
               </w:rPr>
               <w:t>Rejection</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9780" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="70" w:type="dxa"/>
                 <w:right w:w="70" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5557"/>
               <w:gridCol w:w="4223"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00056479" w:rsidRPr="00F2344B" w14:paraId="0FBBDB43" w14:textId="77777777" w:rsidTr="004B2B3C">
+            <w:tr w:rsidR="00056479" w:rsidRPr="0001017E" w14:paraId="0FBBDB43" w14:textId="77777777" w:rsidTr="004B2B3C">
               <w:trPr>
                 <w:trHeight w:val="324"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9780" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="57" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6D667C4F" w14:textId="74866721" w:rsidR="00056479" w:rsidRPr="00916F1B" w:rsidRDefault="00056479" w:rsidP="00056479">
                   <w:pPr>
                     <w:pStyle w:val="KIBlankettrubrik"/>
@@ -7040,59 +7086,59 @@
                       <w:bCs/>
                       <w:iCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
@@ -7168,60 +7214,60 @@
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Kryss1"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:checkBox>
                           <w:sizeAuto/>
                           <w:default w:val="0"/>
                         </w:checkBox>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidR="00F134C0">
+                  <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:r w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:bCs/>
                       <w:iCs/>
                       <w:color w:val="auto"/>
@@ -7494,75 +7540,86 @@
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00056479" w:rsidRPr="00110229" w14:paraId="10D2EB3A" w14:textId="77777777" w:rsidTr="00DA6EFB">
               <w:trPr>
                 <w:trHeight w:val="3903"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9780" w:type="dxa"/>
                   <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="57" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                 </w:tcPr>
-                <w:p w14:paraId="24B4ED5B" w14:textId="77777777" w:rsidR="00056479" w:rsidRPr="00204A92" w:rsidRDefault="00056479" w:rsidP="00920227">
+                <w:p w14:paraId="24B4ED5B" w14:textId="11EF4098" w:rsidR="00056479" w:rsidRPr="00204A92" w:rsidRDefault="00AE50A8" w:rsidP="00920227">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                     </w:tabs>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00204A92">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>Motivation why the application is rejected</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidRPr="00204A92">
+                    <w:t>Reason for rejecting</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00056479" w:rsidRPr="00204A92">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:val="en-US"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the application</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00056479" w:rsidRPr="00204A92">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4C027D3F" w14:textId="4BC97E5E" w:rsidR="00056479" w:rsidRPr="00324263" w:rsidRDefault="00324263" w:rsidP="00920227">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="284"/>
                     </w:tabs>
                     <w:spacing w:before="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00324263">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="28"/>
@@ -7757,51 +7814,51 @@
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="554E896A" w14:textId="1EFC1256" w:rsidR="00056479" w:rsidRPr="00EF0E7C" w:rsidRDefault="00056479" w:rsidP="00EF0E7C">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B24358" w:rsidRPr="00F2344B" w14:paraId="2EBCDB71" w14:textId="77777777" w:rsidTr="00217D22">
+      <w:tr w:rsidR="00B24358" w:rsidRPr="0001017E" w14:paraId="2EBCDB71" w14:textId="77777777" w:rsidTr="00217D22">
         <w:tblPrEx>
           <w:tblBorders>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="70" w:type="dxa"/>
             <w:right w:w="70" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="83" w:type="dxa"/>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
@@ -7827,115 +7884,123 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signatures</w:t>
             </w:r>
             <w:r w:rsidR="00614F82" w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F2D7A63" w14:textId="7A0C387D" w:rsidR="00056479" w:rsidRPr="00891E61" w:rsidRDefault="00056479" w:rsidP="00596B66">
+          <w:p w14:paraId="1F2D7A63" w14:textId="2E1F0EAC" w:rsidR="00056479" w:rsidRPr="00891E61" w:rsidRDefault="00056479" w:rsidP="00596B66">
             <w:pPr>
               <w:pStyle w:val="KIBlankettrubrik"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00891E61" w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>if</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> no</w:t>
+              <w:t>if no</w:t>
             </w:r>
             <w:r w:rsidR="0009213D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ne of the</w:t>
             </w:r>
             <w:r w:rsidR="00891E61" w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rejection boxes above is </w:t>
+              <w:t xml:space="preserve"> rejection boxes above </w:t>
+            </w:r>
+            <w:r w:rsidR="002B22AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00891E61" w:rsidRPr="00916F1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0016279F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ticked</w:t>
             </w:r>
             <w:r w:rsidR="00891E61" w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, the</w:t>
             </w:r>
             <w:r w:rsidR="0009213D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
@@ -7951,51 +8016,51 @@
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature</w:t>
             </w:r>
             <w:r w:rsidR="0009213D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00891E61" w:rsidRPr="00916F1B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mean that the entire application is approved)  </w:t>
+              <w:t xml:space="preserve"> mean that the application is approved)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B24358" w14:paraId="2B2818B2" w14:textId="77777777" w:rsidTr="00217D22">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="83" w:type="dxa"/>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="26503868" w14:textId="77777777" w:rsidR="00B24358" w:rsidRDefault="00891E61" w:rsidP="00B24358">
@@ -8595,51 +8660,51 @@
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3478">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C3478">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35C094FB" w14:textId="52A743DF" w:rsidR="00706B91" w:rsidRPr="00891E61" w:rsidRDefault="00891E61" w:rsidP="00CB69FF">
+    <w:p w14:paraId="35C094FB" w14:textId="4FFCB48D" w:rsidR="00706B91" w:rsidRPr="00891E61" w:rsidRDefault="00891E61" w:rsidP="00CB69FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00891E61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00916F1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -8653,2223 +8718,1273 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sign</w:t>
       </w:r>
       <w:r w:rsidR="00916F1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> here</w:t>
       </w:r>
       <w:r w:rsidRPr="00916F1B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or use digital signatures</w:t>
-[...21 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> or use digital signatures)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38202F42" w14:textId="77777777" w:rsidR="00706B91" w:rsidRPr="00891E61" w:rsidRDefault="00706B91" w:rsidP="00CB69FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56461BEC" w14:textId="5AAA0E5D" w:rsidR="00A91988" w:rsidRPr="0009213D" w:rsidRDefault="00A91988" w:rsidP="00333BA7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16CBC990" w14:textId="77777777" w:rsidR="00A91988" w:rsidRDefault="00A91988" w:rsidP="00333BA7">
+    <w:p w14:paraId="16CBC990" w14:textId="77777777" w:rsidR="00A91988" w:rsidRPr="0056419B" w:rsidRDefault="00A91988" w:rsidP="00333BA7">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54F01EA2" w14:textId="4EDCF45D" w:rsidR="00C03527" w:rsidRDefault="00C03527" w:rsidP="00333BA7">
+    <w:p w14:paraId="54F01EA2" w14:textId="4EDCF45D" w:rsidR="00C03527" w:rsidRPr="0056419B" w:rsidRDefault="00C03527" w:rsidP="00333BA7">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Rection decisions can</w:t>
       </w:r>
-      <w:r w:rsidR="00333BA7" w:rsidRPr="00C03527">
+      <w:r w:rsidR="00333BA7" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be appealed</w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00333BA7">
+      <w:r w:rsidR="00333BA7" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390161C0" w14:textId="58FBF4ED" w:rsidR="00BE7CAF" w:rsidRDefault="00333BA7" w:rsidP="00333BA7">
+    <w:p w14:paraId="390161C0" w14:textId="39BA6726" w:rsidR="00BE7CAF" w:rsidRPr="0056419B" w:rsidRDefault="00333BA7" w:rsidP="00333BA7">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BE7CAF" w:rsidSect="00002449">
+        <w:sectPr w:rsidR="00BE7CAF" w:rsidRPr="0056419B" w:rsidSect="00002449">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="567" w:bottom="340" w:left="1418" w:header="425" w:footer="47" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Such appeals are to be made in writing and </w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sent</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to the Karolinska Institutet registrar (</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A6C4F">
+      <w:r w:rsidR="00E661B1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00E661B1" w:rsidRPr="0001017E">
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "mailto:Registrator@ki.se"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E661B1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E661B1" w:rsidRPr="00051B87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Registrator@ki.se</w:t>
+      </w:r>
+      <w:r w:rsidR="00E661B1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0056419B">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Registrator, 171 77 Stockholm</w:t>
+        <w:t xml:space="preserve">) within three weeks of the decision announcement. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the appeal it should be stated which decision </w:t>
       </w:r>
-      <w:r w:rsidR="00503EA4">
+      <w:r w:rsidR="00503EA4" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">it concerns </w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00503EA4">
+      <w:r w:rsidR="00503EA4" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00503EA4">
+      <w:r w:rsidR="00503EA4" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">desired </w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">changes. </w:t>
+        <w:t xml:space="preserve">changes. Karolinska Institutet can either change the decision completely, partly </w:t>
       </w:r>
-      <w:r w:rsidR="001437BB" w:rsidRPr="001437BB">
+      <w:r w:rsidR="0027158C" w:rsidRPr="0056419B">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the decision or </w:t>
       </w:r>
-      <w:r w:rsidR="001968DD">
+      <w:r w:rsidR="001968DD" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>insist on the earlier</w:t>
       </w:r>
-      <w:r w:rsidR="001437BB">
+      <w:r w:rsidR="001437BB" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642F3F28" w14:textId="77777777" w:rsidR="00183122" w:rsidRDefault="00333BA7" w:rsidP="00AD20F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03527">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5926BD" w14:textId="77777777" w:rsidR="00183122" w:rsidRDefault="00183122" w:rsidP="00AD20F9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7FD3AA" w14:textId="1DA8AEAE" w:rsidR="000929B7" w:rsidRPr="00824A6E" w:rsidRDefault="00824A6E" w:rsidP="00AD20F9">
+    <w:p w14:paraId="4D7FD3AA" w14:textId="1DA8AEAE" w:rsidR="000929B7" w:rsidRPr="0056419B" w:rsidRDefault="00824A6E" w:rsidP="00AD20F9">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00824A6E">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Credit transfer in doctoral education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE7F940" w14:textId="6B421782" w:rsidR="00C76626" w:rsidRDefault="00C76626" w:rsidP="00AD20F9">
+    <w:p w14:paraId="3BE7F940" w14:textId="6B421782" w:rsidR="00C76626" w:rsidRPr="0056419B" w:rsidRDefault="00C76626" w:rsidP="00AD20F9">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="618CCF4F" w14:textId="77777777" w:rsidR="00183122" w:rsidRPr="00824A6E" w:rsidRDefault="00183122" w:rsidP="00AD20F9">
+    <w:p w14:paraId="4D51D395" w14:textId="77777777" w:rsidR="00E42048" w:rsidRPr="0056419B" w:rsidRDefault="00333BA7" w:rsidP="00E563C4">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0C59">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>What is</w:t>
       </w:r>
-      <w:r w:rsidR="00E42048" w:rsidRPr="00EA0C59">
+      <w:r w:rsidR="00E42048" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> credit transfer?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7DD1D6" w14:textId="0C2E9DAB" w:rsidR="00790F54" w:rsidRPr="00C478EC" w:rsidRDefault="00790F54" w:rsidP="00790F54">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="2A4F845B" w14:textId="286A5C82" w:rsidR="004E436C" w:rsidRPr="004E436C" w:rsidRDefault="004E436C" w:rsidP="004E436C">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00790F54">
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
-          <w:color w:val="232323"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A credit transfer means that one of the course requirements listed in the </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0001017E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://staff.ki.se/rules-and-general-syllabus-for-doctoral-education"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0056419B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A credit transfer replace</w:t>
+        <w:t>general syllabus</w:t>
       </w:r>
-      <w:r w:rsidR="00B67E74">
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
-          <w:color w:val="232323"/>
-[...58 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:color w:val="232323"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B67E74">
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
-          <w:color w:val="232323"/>
-[...158 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>is replaced by:</w:t>
       </w:r>
-      <w:r w:rsidR="00A27D96" w:rsidRPr="00D44580">
+    </w:p>
+    <w:p w14:paraId="47957159" w14:textId="77777777" w:rsidR="004E436C" w:rsidRPr="004E436C" w:rsidRDefault="004E436C" w:rsidP="004E436C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E436C">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>results from previous studies,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2A3873" w14:textId="77777777" w:rsidR="004E436C" w:rsidRPr="004E436C" w:rsidRDefault="004E436C" w:rsidP="004E436C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Courses at first och second cycle level must be transferred even if KI is the course provide</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A27D96">
+      </w:pPr>
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>r.</w:t>
+        <w:t>courses given by an education provider other than KI,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3210D4DA" w14:textId="1B9E99E4" w:rsidR="00A11F7E" w:rsidRPr="00627168" w:rsidRDefault="00003D8E" w:rsidP="00A01986">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="2DC47ACE" w14:textId="77777777" w:rsidR="004E436C" w:rsidRPr="004E436C" w:rsidRDefault="004E436C" w:rsidP="004E436C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t>KI courses that are not doctoral courses, or</w:t>
       </w:r>
-      <w:r w:rsidR="00F4130D">
+    </w:p>
+    <w:p w14:paraId="65A8014F" w14:textId="77777777" w:rsidR="004E436C" w:rsidRPr="004E436C" w:rsidRDefault="004E436C" w:rsidP="004E436C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>To r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A11F7E" w:rsidRPr="00110229">
+      </w:pPr>
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">eport credit-bearing activities (seminars, conferences, </w:t>
+        <w:t>knowledge gained through professional experience.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00A11F7E" w:rsidRPr="00110229">
+    </w:p>
+    <w:p w14:paraId="13D6F1BA" w14:textId="6030AFF5" w:rsidR="004E436C" w:rsidRPr="004E436C" w:rsidRDefault="004E436C" w:rsidP="004E436C">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>teaching</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A11F7E" w:rsidRPr="00110229">
+      </w:pPr>
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and visits</w:t>
+        <w:t>[Please note: Reporting credit</w:t>
       </w:r>
-      <w:r w:rsidR="007D4F70">
+      <w:r w:rsidRPr="004E436C">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at other research group</w:t>
-[...31 lines deleted...]
-        <w:t>]</w:t>
+        <w:noBreakHyphen/>
+        <w:t>bearing activities (seminars, conferences, teaching, and visits to another research group) is not an application for credit transfer – use Form 16 for this.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3A04F0" w14:textId="3D80DDC2" w:rsidR="00824A6E" w:rsidRPr="00782E0A" w:rsidRDefault="00824A6E" w:rsidP="00824A6E">
-[...1 lines deleted...]
-        <w:spacing w:after="60"/>
+    <w:p w14:paraId="2AF3C6CF" w14:textId="77777777" w:rsidR="004E436C" w:rsidRDefault="004E436C" w:rsidP="00E563C4">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782E0A">
+    </w:p>
+    <w:p w14:paraId="618ADDE1" w14:textId="5C1C5F27" w:rsidR="00003D8E" w:rsidRPr="0056419B" w:rsidRDefault="00003D8E" w:rsidP="00A27D96">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">What </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00110229">
+      </w:pPr>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
-          <w:b/>
-[...259 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Credits from previous </w:t>
       </w:r>
-      <w:r w:rsidR="00790F54">
+      <w:r w:rsidR="00790F54" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7228CC43" w14:textId="35E19165" w:rsidR="00D44580" w:rsidRDefault="00D44580" w:rsidP="00C478EC">
+    <w:p w14:paraId="191DE237" w14:textId="0A137BB2" w:rsidR="00E8170F" w:rsidRDefault="00E8170F" w:rsidP="00E8170F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E8170F">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This</w:t>
+        <w:t xml:space="preserve">Courses that are part of the eligibility requirements for admission cannot be transferred into doctoral education. This means that only doctoral students who, at admission, had more than 240 credits, of which 60 credits at the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D44580">
+      <w:r w:rsidR="00296CF5">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is</w:t>
+        <w:t>advanced/master</w:t>
       </w:r>
-      <w:r w:rsidRPr="00467F55">
+      <w:r w:rsidRPr="00E8170F">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> only</w:t>
+        <w:t xml:space="preserve"> level, may transfer previous studies.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D44580">
+    </w:p>
+    <w:p w14:paraId="2A7C15F3" w14:textId="77777777" w:rsidR="00E8170F" w:rsidRPr="00E8170F" w:rsidRDefault="00E8170F" w:rsidP="00E8170F">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> possible for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00467F55">
+      </w:pPr>
+      <w:r w:rsidRPr="00E8170F">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>those</w:t>
+        <w:t>Note that it is often an advantage to take courses during your doctoral education rather than transferring courses completed earlier. You are recommended to wait with an application for credit transfer from previous studies until the end of your doctoral education, so you can be certain it is needed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D44580">
+    </w:p>
+    <w:p w14:paraId="4571AD99" w14:textId="77777777" w:rsidR="00CE67B0" w:rsidRDefault="00CE67B0" w:rsidP="006C37A1">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6670E042" w14:textId="049AE5E1" w:rsidR="00EA0C59" w:rsidRPr="0056419B" w:rsidRDefault="00EA0C59" w:rsidP="006C37A1">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...214 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">What the credit transfer replaces or correspond to </w:t>
+        <w:t xml:space="preserve">What the credit transfer replaces or </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...127 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>correspond</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0056419B">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="06A2BE36" w14:textId="3C01A09F" w:rsidR="003A590D" w:rsidRPr="00EA0C59" w:rsidRDefault="00666080" w:rsidP="003A590D">
+    <w:p w14:paraId="4F1DB2E3" w14:textId="351D3B46" w:rsidR="00C17458" w:rsidRPr="00C17458" w:rsidRDefault="00C17458" w:rsidP="00C17458">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C17458">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If there is a specific KI course that corresponds to what you want to transfer, enter the relevant KI course code. If not, leave this field blank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13583F3D" w14:textId="416485AE" w:rsidR="00EA0C59" w:rsidRPr="0056419B" w:rsidRDefault="00EA0C59" w:rsidP="006C37A1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A2BE36" w14:textId="5CE2AD9F" w:rsidR="003A590D" w:rsidRPr="0056419B" w:rsidRDefault="00C17458" w:rsidP="003A590D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0C59">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Titles and course names </w:t>
+        <w:t>Degree</w:t>
       </w:r>
-      <w:r w:rsidR="007772BF">
+      <w:r w:rsidR="007772BF" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>in the degree certificate</w:t>
+        <w:t xml:space="preserve"> certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C67D31E" w14:textId="77B5EF3A" w:rsidR="00666080" w:rsidRDefault="008A06E2" w:rsidP="0087485C">
+    <w:p w14:paraId="57CEEA1C" w14:textId="77777777" w:rsidR="00C17458" w:rsidRPr="00C17458" w:rsidRDefault="00C17458" w:rsidP="00C17458">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C17458">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">. It is therefore important that titles and course names are reproduced correctly in both English and Swedish. </w:t>
+        <w:t>All approved credit transfers will be listed on the degree certificate after you have completed your doctoral education, based on how they are described in this form. It is therefore important that you provide correct titles and course names, in both Swedish and English.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F63868C" w14:textId="77777777" w:rsidR="00E75C1A" w:rsidRDefault="0087485C" w:rsidP="00E75C1A">
+    <w:p w14:paraId="1F63868C" w14:textId="3AC94221" w:rsidR="00E75C1A" w:rsidRPr="0056419B" w:rsidRDefault="00C17458" w:rsidP="00E75C1A">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Documents/attachments</w:t>
+        <w:t>Supporting d</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="0087485C" w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0087485C">
+        <w:t>ocuments/attachments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE1D46C" w14:textId="77777777" w:rsidR="00C17458" w:rsidRPr="00C17458" w:rsidRDefault="00C17458" w:rsidP="00C17458">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is the responsibility of the doctoral student to submit sufficient documentation so that an assessment of relevance, level and scope of the course is possible. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007772BF">
+      </w:pPr>
+      <w:r w:rsidRPr="00C17458">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If possible, always attach the course syllabus.</w:t>
+        <w:t xml:space="preserve">It is your responsibility as a doctoral student to submit sufficient documentation to enable an assessment of relevance, level, and scope. Whenever possible, the applicable course syllabus must be attached. For courses without a syllabus, the course content must be documented in another way. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0087485C">
+      <w:r w:rsidRPr="00C17458">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Without sufficient documentation a decision cannot be made</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>If the documentation is insufficient, no decision on credit transfer can be made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10221692" w14:textId="77777777" w:rsidR="0087485C" w:rsidRDefault="0087485C" w:rsidP="00A01986">
+    <w:p w14:paraId="59D34757" w14:textId="77777777" w:rsidR="00C17458" w:rsidRPr="0056419B" w:rsidRDefault="00C17458" w:rsidP="00E75C1A">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087485C">
+    </w:p>
+    <w:p w14:paraId="06C8A1A7" w14:textId="77777777" w:rsidR="0087485C" w:rsidRPr="0056419B" w:rsidRDefault="0087485C" w:rsidP="00A01986">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0056419B">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Approval or rejection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EE4980" w14:textId="09C9600D" w:rsidR="00E75C1A" w:rsidRPr="00003D8E" w:rsidRDefault="00E75C1A" w:rsidP="00F141A3">
+    <w:p w14:paraId="32EF0448" w14:textId="78E75D9F" w:rsidR="00C17458" w:rsidRPr="00C17458" w:rsidRDefault="00C17458" w:rsidP="00C17458">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA0C59">
+      <w:r w:rsidRPr="00C17458">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The departmental director of doctoral studies </w:t>
+        <w:t>The Director of Doctoral Studies at the department makes the decision. The assessment is based on the requirements in the general syllabus, what is relevant for the specific doctoral student, and whether the transferred course is of reasonable quality and level. The decision may result in full approval, partial approval, or rejection of the entire application. The decision may be appealed.</w:t>
       </w:r>
-      <w:r w:rsidR="00A01986">
+    </w:p>
+    <w:p w14:paraId="16841B4C" w14:textId="77777777" w:rsidR="00C17458" w:rsidRPr="00C17458" w:rsidRDefault="00C17458" w:rsidP="00C17458">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">makes the decision </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EA0C59">
+      </w:pPr>
+      <w:r w:rsidRPr="00C17458">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>on credit transfers.</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve"> decision may be appealed.</w:t>
+        <w:t>If no box is checked in the signed decision, the entire application is approved. To reject an application, one of the rejection boxes in the form must be checked.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D06B23A" w14:textId="22DA97FC" w:rsidR="00B55875" w:rsidRPr="00003D8E" w:rsidRDefault="007772BF" w:rsidP="00003D8E">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="09D583B0" w14:textId="054ABE51" w:rsidR="00B55875" w:rsidRPr="0056419B" w:rsidRDefault="00B55875" w:rsidP="00B55875">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>More information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C2E4F0" w14:textId="2F8C23A1" w:rsidR="00B55875" w:rsidRPr="00D44580" w:rsidRDefault="00B55875" w:rsidP="00B55875">
-      <w:pPr>
+    <w:p w14:paraId="02C2E4F0" w14:textId="2F8C23A1" w:rsidR="00B55875" w:rsidRPr="0056419B" w:rsidRDefault="00B55875" w:rsidP="00C17458">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit transfers: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D44580">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0001017E">
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://staff.ki.se/credit-transfers-doctoral-education"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0056419B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>https://staff.ki.se/credit-transfers-doctoral-education</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0056419B">
+        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3F9FDF" w14:textId="77777777" w:rsidR="00D44580" w:rsidRDefault="00D44580" w:rsidP="00B55875">
-      <w:pPr>
+    <w:p w14:paraId="34688F90" w14:textId="0E5103FD" w:rsidR="008A06E2" w:rsidRPr="0056419B" w:rsidRDefault="00003D8E" w:rsidP="00E563C4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk95223820"/>
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To the administrator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003D8E">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00003D8E">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00003D8E">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions on how the credit transfer is registered in the Ladok is found in the Ladok </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00003D8E">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>manual ”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D44580">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tillgodoräknande</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00003D8E">
+      <w:r w:rsidRPr="0056419B">
         <w:rPr>
+          <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>”.</w:t>
+        <w:t xml:space="preserve">”.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782E0A">
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...13 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="008A06E2" w:rsidRPr="0056419B" w:rsidSect="00BE7CAF">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="992" w:right="567" w:bottom="340" w:left="1418" w:header="425" w:footer="47" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="39683656" w14:textId="77777777" w:rsidR="0099053C" w:rsidRDefault="0099053C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="12FF9C9B" w14:textId="77777777" w:rsidR="0099053C" w:rsidRDefault="0099053C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DM Sans">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7216327D" w14:textId="3C2209B3" w:rsidR="00B44825" w:rsidRDefault="00916F1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7216327D" w14:textId="39BBB14B" w:rsidR="00B44825" w:rsidRPr="00A02E8D" w:rsidRDefault="00A02E8D">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-      </w:rPr>
-      <w:t>22-0</w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>26-03-</w:t>
     </w:r>
-    <w:r w:rsidR="00467F55">
+    <w:r w:rsidR="003D71D1">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
-      </w:rPr>
-[...7 lines deleted...]
-      <w:t>04</w:t>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2586986E" w14:textId="77777777" w:rsidR="0099053C" w:rsidRDefault="0099053C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0A70F901" w14:textId="77777777" w:rsidR="0099053C" w:rsidRDefault="0099053C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AA29A5E" w14:textId="0A1F3827" w:rsidR="00B9093D" w:rsidRDefault="00B9093D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="71" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="5670"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B9093D" w:rsidRPr="00F20025" w14:paraId="4E67E68D" w14:textId="77777777" w:rsidTr="008C157B">
       <w:trPr>
         <w:trHeight w:val="993"/>
       </w:trPr>
       <w:tc>
@@ -10999,51 +10114,51 @@
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">  </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5A54777D" w14:textId="00673664" w:rsidR="00B9093D" w:rsidRDefault="00B9093D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1B56C772" w14:textId="77777777" w:rsidR="00B9093D" w:rsidRDefault="00B9093D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5455E2BC" w14:textId="2CD936C1" w:rsidR="00002449" w:rsidRDefault="00002449">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="71" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="71" w:type="dxa"/>
         <w:right w:w="71" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4111"/>
       <w:gridCol w:w="1134"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
     <w:tr w:rsidR="00002449" w:rsidRPr="00F20025" w14:paraId="4E0B3355" w14:textId="77777777" w:rsidTr="008C157B">
       <w:trPr>
         <w:trHeight w:val="993"/>
@@ -11420,75 +10535,73 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="108" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPrEx>
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="656"/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5245" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="1EBD28E2" w14:textId="77777777" w:rsidR="00002449" w:rsidRPr="00F20025" w:rsidRDefault="00002449" w:rsidP="00002449">
           <w:pPr>
             <w:pStyle w:val="KIBlankettrubrik"/>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:b/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="59D63A3F" w14:textId="7B6DD7E3" w:rsidR="00002449" w:rsidRPr="001C2A85" w:rsidRDefault="00002449" w:rsidP="00002449">
           <w:pPr>
             <w:pStyle w:val="KIBlankettrubrik"/>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>Arrival</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
@@ -11500,132 +10613,131 @@
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t xml:space="preserve"> date</w:t>
           </w:r>
           <w:r w:rsidRPr="001C2A85">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t xml:space="preserve">: </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="0A855C0E" w14:textId="4C741B61" w:rsidR="00002449" w:rsidRPr="001C2A85" w:rsidRDefault="00002449" w:rsidP="00002449">
           <w:pPr>
             <w:pStyle w:val="KIBlankettrubrik"/>
             <w:spacing w:before="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>Dnr</w:t>
           </w:r>
           <w:r w:rsidRPr="001C2A85">
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:color w:val="auto"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="sv-SE"/>
             </w:rPr>
             <w:t>:</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="446258EB" w14:textId="480AB644" w:rsidR="00942546" w:rsidRPr="00B33C5F" w:rsidRDefault="00942546" w:rsidP="009155BE">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:rPr>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AB472D5" w14:textId="787EA130" w:rsidR="006F0AE3" w:rsidRDefault="006F0AE3">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1365611A" w14:textId="2CFAA739" w:rsidR="00BE707C" w:rsidRDefault="00BE707C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29F51858" w14:textId="6AB9E477" w:rsidR="006F0AE3" w:rsidRDefault="006F0AE3">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116B66D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA1C8E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -12701,61 +11813,61 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33DD6701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="160AD8C2"/>
-    <w:lvl w:ilvl="0" w:tplc="4A68D5CE">
+    <w:tmpl w:val="AF0A9DB8"/>
+    <w:lvl w:ilvl="0" w:tplc="71008B22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="DM Sans" w:hAnsi="DM Sans" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1942" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -13809,50 +12921,312 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A9C58D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="165C1FBE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A81BDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52B41598"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C460AD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84460C7E"/>
     <w:lvl w:ilvl="0" w:tplc="08F612B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13898,51 +13272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C902191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6A4C014"/>
     <w:lvl w:ilvl="0" w:tplc="4320B224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14040,51 +13414,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E575056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AD2BD46"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="819" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1539" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14153,51 +13527,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5859" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6579" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8F452A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3348DFFC"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3763" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="938" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -14242,51 +13616,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4538" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5978" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A92AAB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6EE9ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14384,51 +13758,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C05748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B1EF16A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14497,51 +13871,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A81618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76C00766"/>
     <w:lvl w:ilvl="0" w:tplc="DA964584">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14639,51 +14013,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78BC1EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D344FDA"/>
     <w:lvl w:ilvl="0" w:tplc="D9E00EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -14781,51 +14155,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="792F4F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DBEA824"/>
     <w:lvl w:ilvl="0" w:tplc="18B66C6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14899,187 +14273,195 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="117143382">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="179592488">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="467403619">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="611058752">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1159081191">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="724185331">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1959334998">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1784611612">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1722095804">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="551237074">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2058426659">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="933636358">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1140462777">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1217549217">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1975059158">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="375082032">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="763500683">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="662927968">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1897475742">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="255094399">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1637682804">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="340015970">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="398990318">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1946233162">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1521814635">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2109353247">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1851135475">
     <w:abstractNumId w:val="10"/>
   </w:num>
+  <w:num w:numId="28" w16cid:durableId="446967759">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1912230972">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ncDNxcv4ZlMUHgFk65qVNAX87YRfAB9USejJ4RC+O3er4eIPysDvmpSICo4jgi4s8rTY9dozzw3vq1BMSVFsHQ==" w:salt="sJcMNrM1wLGhVjxC7QN7VA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dQ+HlSthQXe+MZS0MFPqyXVnPQ2PpjG2AUrALjYUe7cyWUsyE+piZp8gC497pgE550in5XmH+Z71wlqjf5ODPg==" w:salt="ThaKLKJP/BtolvzKkymuEw=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
+    <o:shapedefaults v:ext="edit" spidmax="39937" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
       <v:fill color="#870052"/>
       <v:stroke color="#c0504d" weight="2.5pt" on="f"/>
       <v:shadow color="#868686"/>
       <v:textbox inset=".5mm,.3mm,.5mm,.3mm"/>
       <o:colormru v:ext="edit" colors="#870052"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00876848"/>
     <w:rsid w:val="00000DA3"/>
     <w:rsid w:val="00002449"/>
     <w:rsid w:val="0000335D"/>
     <w:rsid w:val="00003D8E"/>
     <w:rsid w:val="00003E11"/>
     <w:rsid w:val="00006E46"/>
     <w:rsid w:val="00007912"/>
+    <w:rsid w:val="0001017E"/>
     <w:rsid w:val="000112D7"/>
     <w:rsid w:val="00013F23"/>
     <w:rsid w:val="0001668E"/>
     <w:rsid w:val="00016AE6"/>
     <w:rsid w:val="000210D4"/>
     <w:rsid w:val="000219CB"/>
     <w:rsid w:val="00022C83"/>
     <w:rsid w:val="00025A7C"/>
+    <w:rsid w:val="000301D5"/>
     <w:rsid w:val="00035F25"/>
     <w:rsid w:val="00037D6C"/>
     <w:rsid w:val="00042AB1"/>
     <w:rsid w:val="00043983"/>
     <w:rsid w:val="00043B6C"/>
     <w:rsid w:val="000443C4"/>
     <w:rsid w:val="00044AEC"/>
     <w:rsid w:val="000477E7"/>
     <w:rsid w:val="00050233"/>
     <w:rsid w:val="00051078"/>
     <w:rsid w:val="00054C09"/>
     <w:rsid w:val="00056479"/>
     <w:rsid w:val="00056C05"/>
     <w:rsid w:val="00062B23"/>
     <w:rsid w:val="00065713"/>
     <w:rsid w:val="00073073"/>
     <w:rsid w:val="00073C3B"/>
     <w:rsid w:val="0007744F"/>
     <w:rsid w:val="00077DEA"/>
     <w:rsid w:val="000818B3"/>
     <w:rsid w:val="000846EE"/>
     <w:rsid w:val="000847F6"/>
     <w:rsid w:val="0008660A"/>
     <w:rsid w:val="000917A2"/>
     <w:rsid w:val="0009213D"/>
@@ -15190,248 +14572,264 @@
     <w:rsid w:val="002341A5"/>
     <w:rsid w:val="00234EB6"/>
     <w:rsid w:val="00235133"/>
     <w:rsid w:val="00235CD6"/>
     <w:rsid w:val="00235DA7"/>
     <w:rsid w:val="00236311"/>
     <w:rsid w:val="002402D7"/>
     <w:rsid w:val="0024125D"/>
     <w:rsid w:val="002437B7"/>
     <w:rsid w:val="002515D1"/>
     <w:rsid w:val="00255115"/>
     <w:rsid w:val="00260AD2"/>
     <w:rsid w:val="00264345"/>
     <w:rsid w:val="0027158C"/>
     <w:rsid w:val="00271F13"/>
     <w:rsid w:val="0027599B"/>
     <w:rsid w:val="00276742"/>
     <w:rsid w:val="00276AC1"/>
     <w:rsid w:val="002778D2"/>
     <w:rsid w:val="00280462"/>
     <w:rsid w:val="002814BF"/>
     <w:rsid w:val="00285A7F"/>
     <w:rsid w:val="0028793C"/>
     <w:rsid w:val="00290375"/>
     <w:rsid w:val="00295DD6"/>
+    <w:rsid w:val="00296489"/>
+    <w:rsid w:val="00296CF5"/>
     <w:rsid w:val="002A281F"/>
     <w:rsid w:val="002A2A14"/>
+    <w:rsid w:val="002A36FB"/>
     <w:rsid w:val="002A3D59"/>
     <w:rsid w:val="002A4988"/>
     <w:rsid w:val="002A57FC"/>
+    <w:rsid w:val="002B22AA"/>
     <w:rsid w:val="002B356A"/>
     <w:rsid w:val="002B3941"/>
     <w:rsid w:val="002B46FA"/>
     <w:rsid w:val="002C1AED"/>
     <w:rsid w:val="002C1DFF"/>
     <w:rsid w:val="002C2AA4"/>
     <w:rsid w:val="002C3216"/>
     <w:rsid w:val="002C4B57"/>
     <w:rsid w:val="002C5F77"/>
     <w:rsid w:val="002D2F32"/>
     <w:rsid w:val="002D3DC2"/>
     <w:rsid w:val="002D6DF0"/>
     <w:rsid w:val="002E1C22"/>
     <w:rsid w:val="002E1D5E"/>
     <w:rsid w:val="002E236A"/>
     <w:rsid w:val="002E2DCC"/>
     <w:rsid w:val="002E5148"/>
     <w:rsid w:val="002E75B2"/>
     <w:rsid w:val="002F042F"/>
     <w:rsid w:val="002F3494"/>
     <w:rsid w:val="002F652B"/>
     <w:rsid w:val="00301D5A"/>
     <w:rsid w:val="00301DB4"/>
     <w:rsid w:val="00303810"/>
     <w:rsid w:val="00304A99"/>
     <w:rsid w:val="00306452"/>
+    <w:rsid w:val="0031120F"/>
     <w:rsid w:val="00313383"/>
     <w:rsid w:val="00323750"/>
     <w:rsid w:val="003238CD"/>
     <w:rsid w:val="00324263"/>
     <w:rsid w:val="00324B83"/>
     <w:rsid w:val="00325215"/>
     <w:rsid w:val="00327D9A"/>
     <w:rsid w:val="003304FF"/>
     <w:rsid w:val="0033182D"/>
     <w:rsid w:val="0033193E"/>
     <w:rsid w:val="003332D1"/>
     <w:rsid w:val="00333BA7"/>
     <w:rsid w:val="003344B7"/>
     <w:rsid w:val="00334564"/>
     <w:rsid w:val="0033474C"/>
     <w:rsid w:val="00336E5C"/>
     <w:rsid w:val="0034187A"/>
     <w:rsid w:val="00341CB1"/>
     <w:rsid w:val="0034315F"/>
     <w:rsid w:val="00343EAB"/>
     <w:rsid w:val="00347FCE"/>
     <w:rsid w:val="00352B52"/>
     <w:rsid w:val="003531F1"/>
     <w:rsid w:val="003552C9"/>
     <w:rsid w:val="00355419"/>
     <w:rsid w:val="00355477"/>
     <w:rsid w:val="00362A07"/>
     <w:rsid w:val="00365F46"/>
     <w:rsid w:val="00370042"/>
     <w:rsid w:val="00371AC2"/>
     <w:rsid w:val="0037306D"/>
     <w:rsid w:val="00384C6E"/>
     <w:rsid w:val="00387E4A"/>
     <w:rsid w:val="003934D5"/>
     <w:rsid w:val="003A0309"/>
     <w:rsid w:val="003A069D"/>
     <w:rsid w:val="003A463E"/>
     <w:rsid w:val="003A590D"/>
     <w:rsid w:val="003A7FE1"/>
     <w:rsid w:val="003B093C"/>
     <w:rsid w:val="003B3E2E"/>
     <w:rsid w:val="003B6486"/>
     <w:rsid w:val="003C359F"/>
     <w:rsid w:val="003C7562"/>
     <w:rsid w:val="003D1939"/>
     <w:rsid w:val="003D38F0"/>
     <w:rsid w:val="003D4208"/>
     <w:rsid w:val="003D6253"/>
     <w:rsid w:val="003D70DD"/>
+    <w:rsid w:val="003D71D1"/>
     <w:rsid w:val="003F02C3"/>
     <w:rsid w:val="003F0DE7"/>
     <w:rsid w:val="003F27FB"/>
     <w:rsid w:val="003F3D71"/>
     <w:rsid w:val="003F4794"/>
     <w:rsid w:val="003F55A4"/>
     <w:rsid w:val="003F5616"/>
     <w:rsid w:val="003F6330"/>
     <w:rsid w:val="004040DF"/>
     <w:rsid w:val="00407530"/>
     <w:rsid w:val="00411F3D"/>
     <w:rsid w:val="00416580"/>
     <w:rsid w:val="004179F1"/>
     <w:rsid w:val="00421737"/>
     <w:rsid w:val="00424FBA"/>
     <w:rsid w:val="0042596A"/>
     <w:rsid w:val="00427685"/>
     <w:rsid w:val="004322E2"/>
     <w:rsid w:val="00434BF3"/>
     <w:rsid w:val="00436E8A"/>
     <w:rsid w:val="004402AC"/>
+    <w:rsid w:val="00441D30"/>
     <w:rsid w:val="00441F28"/>
     <w:rsid w:val="00444B1D"/>
     <w:rsid w:val="00446954"/>
     <w:rsid w:val="00447F52"/>
     <w:rsid w:val="00450639"/>
     <w:rsid w:val="00452885"/>
     <w:rsid w:val="00452BD4"/>
     <w:rsid w:val="0045350C"/>
     <w:rsid w:val="004541A8"/>
     <w:rsid w:val="00454819"/>
     <w:rsid w:val="004658E4"/>
+    <w:rsid w:val="00465B2F"/>
     <w:rsid w:val="00467F55"/>
     <w:rsid w:val="00470D4F"/>
     <w:rsid w:val="00474DE9"/>
     <w:rsid w:val="004801D0"/>
     <w:rsid w:val="004851D6"/>
     <w:rsid w:val="004856DB"/>
     <w:rsid w:val="004904EC"/>
     <w:rsid w:val="00495558"/>
     <w:rsid w:val="00496D19"/>
     <w:rsid w:val="004A4CCC"/>
     <w:rsid w:val="004A6C02"/>
+    <w:rsid w:val="004B0662"/>
     <w:rsid w:val="004B2B3C"/>
     <w:rsid w:val="004B4FE0"/>
     <w:rsid w:val="004C50BD"/>
     <w:rsid w:val="004C50C6"/>
     <w:rsid w:val="004C76EF"/>
     <w:rsid w:val="004D0551"/>
     <w:rsid w:val="004D6ED5"/>
     <w:rsid w:val="004E1B2D"/>
     <w:rsid w:val="004E3179"/>
     <w:rsid w:val="004E319D"/>
     <w:rsid w:val="004E3DF4"/>
     <w:rsid w:val="004E412B"/>
+    <w:rsid w:val="004E436C"/>
     <w:rsid w:val="004E515B"/>
     <w:rsid w:val="004E6D19"/>
     <w:rsid w:val="004F0AF3"/>
     <w:rsid w:val="004F15DB"/>
     <w:rsid w:val="004F2576"/>
     <w:rsid w:val="004F39B9"/>
     <w:rsid w:val="004F6D74"/>
     <w:rsid w:val="00500F5B"/>
     <w:rsid w:val="00503C4B"/>
     <w:rsid w:val="00503EA4"/>
     <w:rsid w:val="00504EE8"/>
     <w:rsid w:val="0051041F"/>
     <w:rsid w:val="00513F16"/>
     <w:rsid w:val="00514BF7"/>
     <w:rsid w:val="0051612F"/>
     <w:rsid w:val="00516EC2"/>
+    <w:rsid w:val="0052246F"/>
+    <w:rsid w:val="00522A8A"/>
     <w:rsid w:val="00523FCC"/>
     <w:rsid w:val="0052649E"/>
     <w:rsid w:val="0053017D"/>
     <w:rsid w:val="0053118B"/>
     <w:rsid w:val="00531B58"/>
     <w:rsid w:val="00534B3D"/>
     <w:rsid w:val="00534BE1"/>
     <w:rsid w:val="00535218"/>
     <w:rsid w:val="00535485"/>
+    <w:rsid w:val="00537D90"/>
     <w:rsid w:val="00540AA1"/>
     <w:rsid w:val="005434F8"/>
     <w:rsid w:val="0054456F"/>
     <w:rsid w:val="00544EFE"/>
     <w:rsid w:val="00547D3B"/>
     <w:rsid w:val="00547EC7"/>
     <w:rsid w:val="00553428"/>
     <w:rsid w:val="00560433"/>
+    <w:rsid w:val="0056419B"/>
     <w:rsid w:val="005653B8"/>
     <w:rsid w:val="005700E5"/>
     <w:rsid w:val="0057098B"/>
     <w:rsid w:val="00570C79"/>
     <w:rsid w:val="00570D45"/>
     <w:rsid w:val="00577F46"/>
     <w:rsid w:val="00585ACB"/>
     <w:rsid w:val="00586EEF"/>
     <w:rsid w:val="005929ED"/>
     <w:rsid w:val="005955F2"/>
     <w:rsid w:val="00596AD5"/>
     <w:rsid w:val="00596B66"/>
     <w:rsid w:val="005A08FC"/>
     <w:rsid w:val="005A24B4"/>
     <w:rsid w:val="005A2CD7"/>
     <w:rsid w:val="005B062B"/>
     <w:rsid w:val="005B61B6"/>
+    <w:rsid w:val="005B66EE"/>
     <w:rsid w:val="005C0A7E"/>
     <w:rsid w:val="005C1F47"/>
     <w:rsid w:val="005C3EF3"/>
     <w:rsid w:val="005C7EB8"/>
     <w:rsid w:val="005C7F12"/>
     <w:rsid w:val="005D0E82"/>
     <w:rsid w:val="005D4799"/>
     <w:rsid w:val="005E00CF"/>
     <w:rsid w:val="005E7BDD"/>
     <w:rsid w:val="005F31B7"/>
     <w:rsid w:val="005F54CA"/>
     <w:rsid w:val="00610C0E"/>
     <w:rsid w:val="006129C4"/>
+    <w:rsid w:val="0061368B"/>
     <w:rsid w:val="00614CC5"/>
     <w:rsid w:val="00614F82"/>
     <w:rsid w:val="006163E2"/>
     <w:rsid w:val="00623D42"/>
     <w:rsid w:val="006262CC"/>
     <w:rsid w:val="00627168"/>
     <w:rsid w:val="006275EF"/>
     <w:rsid w:val="006321CE"/>
     <w:rsid w:val="0063486F"/>
     <w:rsid w:val="006400CE"/>
     <w:rsid w:val="00642348"/>
     <w:rsid w:val="00643637"/>
     <w:rsid w:val="0064702F"/>
     <w:rsid w:val="00654342"/>
     <w:rsid w:val="00654423"/>
     <w:rsid w:val="00655B55"/>
     <w:rsid w:val="0065734D"/>
     <w:rsid w:val="00666080"/>
     <w:rsid w:val="00666E94"/>
     <w:rsid w:val="00670997"/>
     <w:rsid w:val="0067759A"/>
     <w:rsid w:val="00682CDF"/>
     <w:rsid w:val="0068566C"/>
     <w:rsid w:val="00690031"/>
     <w:rsid w:val="00691283"/>
@@ -15442,50 +14840,51 @@
     <w:rsid w:val="006A646D"/>
     <w:rsid w:val="006A68FF"/>
     <w:rsid w:val="006A6F1B"/>
     <w:rsid w:val="006B0258"/>
     <w:rsid w:val="006B1101"/>
     <w:rsid w:val="006B45EB"/>
     <w:rsid w:val="006B59E4"/>
     <w:rsid w:val="006C37A1"/>
     <w:rsid w:val="006D64AC"/>
     <w:rsid w:val="006E199C"/>
     <w:rsid w:val="006E2EC5"/>
     <w:rsid w:val="006E51B8"/>
     <w:rsid w:val="006E5223"/>
     <w:rsid w:val="006E5F8A"/>
     <w:rsid w:val="006E7B5B"/>
     <w:rsid w:val="006F0AE3"/>
     <w:rsid w:val="006F2906"/>
     <w:rsid w:val="006F2CEA"/>
     <w:rsid w:val="006F31CB"/>
     <w:rsid w:val="006F31CD"/>
     <w:rsid w:val="006F366A"/>
     <w:rsid w:val="00704934"/>
     <w:rsid w:val="00705725"/>
     <w:rsid w:val="00706B91"/>
     <w:rsid w:val="00710ACB"/>
+    <w:rsid w:val="00720A08"/>
     <w:rsid w:val="00723464"/>
     <w:rsid w:val="00724886"/>
     <w:rsid w:val="00727710"/>
     <w:rsid w:val="00730E3B"/>
     <w:rsid w:val="0073353E"/>
     <w:rsid w:val="00736E7E"/>
     <w:rsid w:val="00742946"/>
     <w:rsid w:val="007502CA"/>
     <w:rsid w:val="00750FD3"/>
     <w:rsid w:val="00751D3F"/>
     <w:rsid w:val="007539DE"/>
     <w:rsid w:val="00753A50"/>
     <w:rsid w:val="00755105"/>
     <w:rsid w:val="00756BC6"/>
     <w:rsid w:val="0075703A"/>
     <w:rsid w:val="00760D96"/>
     <w:rsid w:val="00762272"/>
     <w:rsid w:val="0076472C"/>
     <w:rsid w:val="00764D19"/>
     <w:rsid w:val="0076697E"/>
     <w:rsid w:val="00771B2A"/>
     <w:rsid w:val="0077545B"/>
     <w:rsid w:val="007766C5"/>
     <w:rsid w:val="007772BF"/>
     <w:rsid w:val="0078172E"/>
@@ -15505,102 +14904,105 @@
     <w:rsid w:val="007A4449"/>
     <w:rsid w:val="007A5A97"/>
     <w:rsid w:val="007A7B71"/>
     <w:rsid w:val="007B0979"/>
     <w:rsid w:val="007B3F55"/>
     <w:rsid w:val="007B3F6B"/>
     <w:rsid w:val="007C01F6"/>
     <w:rsid w:val="007C179B"/>
     <w:rsid w:val="007C4142"/>
     <w:rsid w:val="007C6239"/>
     <w:rsid w:val="007D10F5"/>
     <w:rsid w:val="007D26D0"/>
     <w:rsid w:val="007D4F70"/>
     <w:rsid w:val="007D62A7"/>
     <w:rsid w:val="007E056B"/>
     <w:rsid w:val="007E38F1"/>
     <w:rsid w:val="007E3B31"/>
     <w:rsid w:val="007E4792"/>
     <w:rsid w:val="007E4AF6"/>
     <w:rsid w:val="007F12DF"/>
     <w:rsid w:val="007F30AB"/>
     <w:rsid w:val="007F4C67"/>
     <w:rsid w:val="00800091"/>
     <w:rsid w:val="008011EA"/>
     <w:rsid w:val="0080327D"/>
+    <w:rsid w:val="00810871"/>
     <w:rsid w:val="00814C64"/>
     <w:rsid w:val="00814F26"/>
     <w:rsid w:val="008159B8"/>
     <w:rsid w:val="00816A33"/>
     <w:rsid w:val="00817339"/>
     <w:rsid w:val="008205F1"/>
     <w:rsid w:val="008212EB"/>
     <w:rsid w:val="00822741"/>
     <w:rsid w:val="00822891"/>
     <w:rsid w:val="00823C5D"/>
     <w:rsid w:val="00823E9A"/>
     <w:rsid w:val="00824498"/>
     <w:rsid w:val="00824A6E"/>
     <w:rsid w:val="008310D2"/>
     <w:rsid w:val="00833206"/>
     <w:rsid w:val="00837C71"/>
     <w:rsid w:val="00840D9C"/>
     <w:rsid w:val="00843580"/>
     <w:rsid w:val="00843F0A"/>
     <w:rsid w:val="00844261"/>
     <w:rsid w:val="008507EC"/>
     <w:rsid w:val="00851200"/>
     <w:rsid w:val="008514E1"/>
     <w:rsid w:val="00851D0E"/>
     <w:rsid w:val="00854D98"/>
     <w:rsid w:val="008554DF"/>
     <w:rsid w:val="008569C2"/>
     <w:rsid w:val="00856ABB"/>
     <w:rsid w:val="00856E0C"/>
     <w:rsid w:val="00861EC1"/>
     <w:rsid w:val="008625D5"/>
     <w:rsid w:val="00863A48"/>
     <w:rsid w:val="00871760"/>
     <w:rsid w:val="0087485C"/>
     <w:rsid w:val="00876848"/>
     <w:rsid w:val="008775A8"/>
     <w:rsid w:val="00880FB7"/>
     <w:rsid w:val="008825C0"/>
     <w:rsid w:val="00882683"/>
     <w:rsid w:val="00887430"/>
     <w:rsid w:val="00891E61"/>
     <w:rsid w:val="00897FB6"/>
     <w:rsid w:val="008A06E2"/>
     <w:rsid w:val="008A0BF3"/>
     <w:rsid w:val="008A28ED"/>
     <w:rsid w:val="008A2A0B"/>
     <w:rsid w:val="008A36F9"/>
     <w:rsid w:val="008A3BEB"/>
+    <w:rsid w:val="008A4DDB"/>
     <w:rsid w:val="008B261D"/>
     <w:rsid w:val="008B485E"/>
     <w:rsid w:val="008B4AF8"/>
     <w:rsid w:val="008B5657"/>
+    <w:rsid w:val="008C09C6"/>
     <w:rsid w:val="008C64D1"/>
     <w:rsid w:val="008F048A"/>
     <w:rsid w:val="008F06B1"/>
     <w:rsid w:val="008F4118"/>
     <w:rsid w:val="008F5AA0"/>
     <w:rsid w:val="00901B8B"/>
     <w:rsid w:val="00901EDF"/>
     <w:rsid w:val="009042F9"/>
     <w:rsid w:val="009072C9"/>
     <w:rsid w:val="00907DF4"/>
     <w:rsid w:val="009155BE"/>
     <w:rsid w:val="009155C7"/>
     <w:rsid w:val="00915F0C"/>
     <w:rsid w:val="00916209"/>
     <w:rsid w:val="00916F1B"/>
     <w:rsid w:val="00920227"/>
     <w:rsid w:val="0092077C"/>
     <w:rsid w:val="009230B4"/>
     <w:rsid w:val="00924624"/>
     <w:rsid w:val="00930C2D"/>
     <w:rsid w:val="009318F7"/>
     <w:rsid w:val="00931FD6"/>
     <w:rsid w:val="00933C9F"/>
     <w:rsid w:val="00937080"/>
     <w:rsid w:val="00940BD3"/>
@@ -15633,113 +15035,117 @@
     <w:rsid w:val="009A7EFA"/>
     <w:rsid w:val="009B0422"/>
     <w:rsid w:val="009C1BCB"/>
     <w:rsid w:val="009C1F8C"/>
     <w:rsid w:val="009C2902"/>
     <w:rsid w:val="009C2BC9"/>
     <w:rsid w:val="009C3478"/>
     <w:rsid w:val="009C5C1C"/>
     <w:rsid w:val="009D1C97"/>
     <w:rsid w:val="009D2ECD"/>
     <w:rsid w:val="009D30CC"/>
     <w:rsid w:val="009D34D7"/>
     <w:rsid w:val="009D6FDE"/>
     <w:rsid w:val="009E0A0D"/>
     <w:rsid w:val="009E3742"/>
     <w:rsid w:val="009E5922"/>
     <w:rsid w:val="009E7A20"/>
     <w:rsid w:val="009F0F34"/>
     <w:rsid w:val="009F3C5D"/>
     <w:rsid w:val="009F45E7"/>
     <w:rsid w:val="009F5DD1"/>
     <w:rsid w:val="00A0039C"/>
     <w:rsid w:val="00A00E39"/>
     <w:rsid w:val="00A00E46"/>
     <w:rsid w:val="00A01986"/>
+    <w:rsid w:val="00A02E8D"/>
     <w:rsid w:val="00A032DE"/>
     <w:rsid w:val="00A04F45"/>
     <w:rsid w:val="00A0646C"/>
     <w:rsid w:val="00A07F64"/>
     <w:rsid w:val="00A1020C"/>
     <w:rsid w:val="00A11F7E"/>
     <w:rsid w:val="00A143B2"/>
     <w:rsid w:val="00A167E0"/>
     <w:rsid w:val="00A168C4"/>
     <w:rsid w:val="00A17C15"/>
     <w:rsid w:val="00A20758"/>
     <w:rsid w:val="00A207F3"/>
     <w:rsid w:val="00A22764"/>
     <w:rsid w:val="00A234CC"/>
     <w:rsid w:val="00A23DED"/>
     <w:rsid w:val="00A270F2"/>
     <w:rsid w:val="00A271F5"/>
     <w:rsid w:val="00A27D96"/>
     <w:rsid w:val="00A32810"/>
     <w:rsid w:val="00A32AE3"/>
     <w:rsid w:val="00A36AD4"/>
     <w:rsid w:val="00A40108"/>
     <w:rsid w:val="00A402A1"/>
     <w:rsid w:val="00A42A2B"/>
     <w:rsid w:val="00A44C8C"/>
     <w:rsid w:val="00A452AD"/>
     <w:rsid w:val="00A4644B"/>
     <w:rsid w:val="00A53904"/>
     <w:rsid w:val="00A53A89"/>
     <w:rsid w:val="00A544DA"/>
     <w:rsid w:val="00A55EFD"/>
     <w:rsid w:val="00A5690D"/>
     <w:rsid w:val="00A619D4"/>
     <w:rsid w:val="00A64F1E"/>
     <w:rsid w:val="00A65A5D"/>
     <w:rsid w:val="00A66DA6"/>
     <w:rsid w:val="00A7172F"/>
     <w:rsid w:val="00A71822"/>
     <w:rsid w:val="00A737CD"/>
     <w:rsid w:val="00A75CF1"/>
     <w:rsid w:val="00A75D9E"/>
     <w:rsid w:val="00A77D2F"/>
     <w:rsid w:val="00A86738"/>
     <w:rsid w:val="00A87F32"/>
     <w:rsid w:val="00A900F2"/>
     <w:rsid w:val="00A91988"/>
     <w:rsid w:val="00A91CA6"/>
     <w:rsid w:val="00A92E11"/>
     <w:rsid w:val="00A937B4"/>
     <w:rsid w:val="00AA1BFD"/>
+    <w:rsid w:val="00AA42EF"/>
     <w:rsid w:val="00AA4DBB"/>
     <w:rsid w:val="00AA7389"/>
     <w:rsid w:val="00AB0742"/>
     <w:rsid w:val="00AB4B17"/>
     <w:rsid w:val="00AB50E8"/>
     <w:rsid w:val="00AB72D9"/>
     <w:rsid w:val="00AB7AC8"/>
+    <w:rsid w:val="00AC03FB"/>
     <w:rsid w:val="00AC171C"/>
     <w:rsid w:val="00AC3EC7"/>
     <w:rsid w:val="00AC4BC5"/>
     <w:rsid w:val="00AD20F9"/>
     <w:rsid w:val="00AE01DC"/>
     <w:rsid w:val="00AE25C7"/>
+    <w:rsid w:val="00AE50A8"/>
     <w:rsid w:val="00AE5F33"/>
     <w:rsid w:val="00AF2ECC"/>
     <w:rsid w:val="00AF5C32"/>
     <w:rsid w:val="00AF5F40"/>
     <w:rsid w:val="00AF6F0D"/>
     <w:rsid w:val="00B01830"/>
     <w:rsid w:val="00B01B2A"/>
     <w:rsid w:val="00B02F3F"/>
     <w:rsid w:val="00B0490D"/>
     <w:rsid w:val="00B04E65"/>
     <w:rsid w:val="00B05AD7"/>
     <w:rsid w:val="00B0705A"/>
     <w:rsid w:val="00B10CFB"/>
     <w:rsid w:val="00B121AE"/>
     <w:rsid w:val="00B142A3"/>
     <w:rsid w:val="00B142D4"/>
     <w:rsid w:val="00B17BE8"/>
     <w:rsid w:val="00B20BD5"/>
     <w:rsid w:val="00B22038"/>
     <w:rsid w:val="00B2239E"/>
     <w:rsid w:val="00B230C9"/>
     <w:rsid w:val="00B24358"/>
     <w:rsid w:val="00B26A0F"/>
     <w:rsid w:val="00B272CB"/>
     <w:rsid w:val="00B27D37"/>
@@ -15779,103 +15185,106 @@
     <w:rsid w:val="00BA4191"/>
     <w:rsid w:val="00BA5799"/>
     <w:rsid w:val="00BA79CA"/>
     <w:rsid w:val="00BC3341"/>
     <w:rsid w:val="00BC548B"/>
     <w:rsid w:val="00BC64B4"/>
     <w:rsid w:val="00BD066C"/>
     <w:rsid w:val="00BD1B42"/>
     <w:rsid w:val="00BD60CF"/>
     <w:rsid w:val="00BE1DD5"/>
     <w:rsid w:val="00BE2228"/>
     <w:rsid w:val="00BE295F"/>
     <w:rsid w:val="00BE35CE"/>
     <w:rsid w:val="00BE4D4B"/>
     <w:rsid w:val="00BE4E11"/>
     <w:rsid w:val="00BE707C"/>
     <w:rsid w:val="00BE7CAF"/>
     <w:rsid w:val="00BF13C5"/>
     <w:rsid w:val="00BF2254"/>
     <w:rsid w:val="00BF2989"/>
     <w:rsid w:val="00BF3699"/>
     <w:rsid w:val="00C02EAF"/>
     <w:rsid w:val="00C03527"/>
     <w:rsid w:val="00C05118"/>
     <w:rsid w:val="00C05E93"/>
+    <w:rsid w:val="00C17458"/>
     <w:rsid w:val="00C205B9"/>
     <w:rsid w:val="00C2159C"/>
     <w:rsid w:val="00C22A6E"/>
     <w:rsid w:val="00C25096"/>
     <w:rsid w:val="00C2521D"/>
     <w:rsid w:val="00C268DB"/>
+    <w:rsid w:val="00C300F4"/>
     <w:rsid w:val="00C33D20"/>
     <w:rsid w:val="00C34780"/>
     <w:rsid w:val="00C3491A"/>
     <w:rsid w:val="00C359FD"/>
     <w:rsid w:val="00C43F7E"/>
     <w:rsid w:val="00C44C02"/>
     <w:rsid w:val="00C46D60"/>
     <w:rsid w:val="00C470E3"/>
     <w:rsid w:val="00C478EC"/>
     <w:rsid w:val="00C523BE"/>
     <w:rsid w:val="00C54041"/>
     <w:rsid w:val="00C549E1"/>
     <w:rsid w:val="00C57CED"/>
     <w:rsid w:val="00C60DC5"/>
     <w:rsid w:val="00C6488B"/>
     <w:rsid w:val="00C65415"/>
     <w:rsid w:val="00C70DBF"/>
     <w:rsid w:val="00C71CCD"/>
     <w:rsid w:val="00C74CD7"/>
     <w:rsid w:val="00C7567D"/>
     <w:rsid w:val="00C76626"/>
     <w:rsid w:val="00C81595"/>
     <w:rsid w:val="00C82F1C"/>
     <w:rsid w:val="00C8550A"/>
     <w:rsid w:val="00C87007"/>
     <w:rsid w:val="00C93283"/>
     <w:rsid w:val="00C95D1B"/>
     <w:rsid w:val="00CA5720"/>
     <w:rsid w:val="00CA7912"/>
     <w:rsid w:val="00CB45C7"/>
     <w:rsid w:val="00CB5743"/>
     <w:rsid w:val="00CB69FF"/>
     <w:rsid w:val="00CC2205"/>
     <w:rsid w:val="00CC3366"/>
     <w:rsid w:val="00CC50F2"/>
     <w:rsid w:val="00CC755A"/>
     <w:rsid w:val="00CD1E29"/>
     <w:rsid w:val="00CD24EE"/>
     <w:rsid w:val="00CD24F4"/>
     <w:rsid w:val="00CD4702"/>
     <w:rsid w:val="00CE05DD"/>
     <w:rsid w:val="00CE088F"/>
     <w:rsid w:val="00CE0990"/>
     <w:rsid w:val="00CE0DB2"/>
     <w:rsid w:val="00CE10DD"/>
     <w:rsid w:val="00CE1C44"/>
     <w:rsid w:val="00CE3E59"/>
+    <w:rsid w:val="00CE67B0"/>
     <w:rsid w:val="00CF1FC6"/>
     <w:rsid w:val="00CF2A96"/>
     <w:rsid w:val="00CF5CF1"/>
     <w:rsid w:val="00D00069"/>
     <w:rsid w:val="00D02761"/>
     <w:rsid w:val="00D0300F"/>
     <w:rsid w:val="00D03E51"/>
     <w:rsid w:val="00D07E54"/>
     <w:rsid w:val="00D1228D"/>
     <w:rsid w:val="00D13E97"/>
     <w:rsid w:val="00D15752"/>
     <w:rsid w:val="00D1598D"/>
     <w:rsid w:val="00D1675B"/>
     <w:rsid w:val="00D16C0A"/>
     <w:rsid w:val="00D17335"/>
     <w:rsid w:val="00D21849"/>
     <w:rsid w:val="00D218F1"/>
     <w:rsid w:val="00D246B9"/>
     <w:rsid w:val="00D3097B"/>
     <w:rsid w:val="00D32CEE"/>
     <w:rsid w:val="00D35C78"/>
     <w:rsid w:val="00D40452"/>
     <w:rsid w:val="00D44580"/>
     <w:rsid w:val="00D47295"/>
     <w:rsid w:val="00D5326A"/>
@@ -15910,73 +15319,77 @@
     <w:rsid w:val="00DD3CED"/>
     <w:rsid w:val="00DD5240"/>
     <w:rsid w:val="00DD69F9"/>
     <w:rsid w:val="00DD7ECF"/>
     <w:rsid w:val="00DE06EB"/>
     <w:rsid w:val="00DE316E"/>
     <w:rsid w:val="00DF0384"/>
     <w:rsid w:val="00DF1BFA"/>
     <w:rsid w:val="00DF57E8"/>
     <w:rsid w:val="00E00A02"/>
     <w:rsid w:val="00E013CB"/>
     <w:rsid w:val="00E04CD7"/>
     <w:rsid w:val="00E058A4"/>
     <w:rsid w:val="00E05FDC"/>
     <w:rsid w:val="00E113D7"/>
     <w:rsid w:val="00E11418"/>
     <w:rsid w:val="00E11B1E"/>
     <w:rsid w:val="00E12CA6"/>
     <w:rsid w:val="00E15A46"/>
     <w:rsid w:val="00E16BB0"/>
     <w:rsid w:val="00E17068"/>
     <w:rsid w:val="00E201C3"/>
     <w:rsid w:val="00E229D6"/>
     <w:rsid w:val="00E26B85"/>
     <w:rsid w:val="00E3244C"/>
+    <w:rsid w:val="00E379EC"/>
     <w:rsid w:val="00E40D5B"/>
     <w:rsid w:val="00E42048"/>
     <w:rsid w:val="00E42EE3"/>
     <w:rsid w:val="00E4707E"/>
     <w:rsid w:val="00E473D5"/>
     <w:rsid w:val="00E53449"/>
     <w:rsid w:val="00E5465C"/>
     <w:rsid w:val="00E54AA0"/>
+    <w:rsid w:val="00E563C4"/>
     <w:rsid w:val="00E577C3"/>
     <w:rsid w:val="00E57CEB"/>
     <w:rsid w:val="00E60A63"/>
     <w:rsid w:val="00E6102A"/>
     <w:rsid w:val="00E618EC"/>
     <w:rsid w:val="00E61F56"/>
     <w:rsid w:val="00E63A31"/>
+    <w:rsid w:val="00E661B1"/>
     <w:rsid w:val="00E6719D"/>
     <w:rsid w:val="00E6751F"/>
     <w:rsid w:val="00E7018F"/>
     <w:rsid w:val="00E701AE"/>
     <w:rsid w:val="00E73B8A"/>
     <w:rsid w:val="00E75C1A"/>
     <w:rsid w:val="00E760B7"/>
     <w:rsid w:val="00E76F5A"/>
+    <w:rsid w:val="00E8170F"/>
     <w:rsid w:val="00E82E40"/>
     <w:rsid w:val="00E83041"/>
     <w:rsid w:val="00E8558B"/>
     <w:rsid w:val="00E933B6"/>
     <w:rsid w:val="00E934E3"/>
     <w:rsid w:val="00E952AF"/>
     <w:rsid w:val="00EA0C59"/>
     <w:rsid w:val="00EA3D80"/>
     <w:rsid w:val="00EA547A"/>
     <w:rsid w:val="00EA5DDB"/>
     <w:rsid w:val="00EA6859"/>
     <w:rsid w:val="00EB0B4E"/>
     <w:rsid w:val="00EB21C8"/>
     <w:rsid w:val="00EB2F72"/>
     <w:rsid w:val="00EB3729"/>
     <w:rsid w:val="00EB481D"/>
     <w:rsid w:val="00EB59B8"/>
     <w:rsid w:val="00EB76A9"/>
     <w:rsid w:val="00EC0623"/>
     <w:rsid w:val="00EC781A"/>
     <w:rsid w:val="00EC7E82"/>
     <w:rsid w:val="00ED4358"/>
     <w:rsid w:val="00EE166B"/>
     <w:rsid w:val="00EE3BAB"/>
     <w:rsid w:val="00EE591A"/>
@@ -16036,71 +15449,71 @@
     <w:rsid w:val="00FF150C"/>
     <w:rsid w:val="00FF1F53"/>
     <w:rsid w:val="00FF3F22"/>
     <w:rsid w:val="00FF47F7"/>
     <w:rsid w:val="00FF4D25"/>
     <w:rsid w:val="00FF6C0A"/>
     <w:rsid w:val="00FF776F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
+    <o:shapedefaults v:ext="edit" spidmax="39937" style="mso-width-relative:margin;mso-height-relative:margin" fillcolor="#870052" stroke="f" strokecolor="#c0504d">
       <v:fill color="#870052"/>
       <v:stroke color="#c0504d" weight="2.5pt" on="f"/>
       <v:shadow color="#868686"/>
       <v:textbox inset=".5mm,.3mm,.5mm,.3mm"/>
       <o:colormru v:ext="edit" colors="#870052"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3C6B3005"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5B86D7CE-FE02-4982-A609-C64CE8C1B0C7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -16774,55 +16187,67 @@
     <w:qFormat/>
     <w:rsid w:val="0087485C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00002449"/>
   </w:style>
   <w:style w:type="character" w:styleId="Stark">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00B67E74"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E661B1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="28459739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="171339246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16990,51 +16415,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1000933115">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/credit-transfers-doctoral-education" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/en/phd/entry-requirements-eligibility-for-doctoral-education" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staff.ki.se/rules-and-general-syllabus-for-doctoral-education" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -17283,70 +16708,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5876CEA2-5AF7-49B7-80F9-3F91646BCA76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1184</Words>
-  <Characters>6281</Characters>
+  <Words>1117</Words>
+  <Characters>5921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ifylls av sökande</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Karolinska Institutet</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7451</CharactersWithSpaces>
+  <CharactersWithSpaces>7024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ifylls av sökande</dc:title>
   <dc:subject>inget lösenord</dc:subject>
   <dc:creator>Maya Petrén</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>